--- v0 (2026-04-29)
+++ v1 (2026-07-19)
@@ -1,4219 +1,20620 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="531F8957" w14:textId="576BA5B0" w:rsidR="001F5A2C" w:rsidRPr="0072722B" w:rsidRDefault="008F5106" w:rsidP="001F5A2C">
-[...3 lines deleted...]
-        <w:ind w:left="-851" w:right="-897"/>
+    <w:p w14:paraId="2E2134BC" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-528" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="095FB704" wp14:editId="37FCDAA9">
+            <wp:extent cx="3086100" cy="755650"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="14" name="Picture 14"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="14" name="Picture 14"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3086100" cy="755650"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF0E364" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="263" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16505E07" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="110" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...97 lines deleted...]
-        <w:ind w:left="-851" w:right="-897"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2433FF32" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...79 lines deleted...]
-        <w:ind w:left="-851" w:right="-897"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">St Luke’s C of E Primary School </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D1F408" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="762" w:right="-573" w:firstLine="0"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A5D66CC" wp14:editId="6C3DA568">
+                <wp:extent cx="5863590" cy="45085"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="32260" name="Group 32260"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5863590" cy="45085"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="5863590" cy="45085"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="144" name="Shape 144"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5863590" cy="45085"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:pathLst>
+                              <a:path w="5863590" h="45085">
+                                <a:moveTo>
+                                  <a:pt x="0" y="45085"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="5863590" y="45085"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5863590" y="0"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="6350" cap="flat">
+                            <a:round/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:srgbClr val="000000"/>
+                          </a:lnRef>
+                          <a:fillRef idx="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="0"/>
+                            </a:srgbClr>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:scrgbClr r="0" g="0" b="0"/>
+                          </a:effectRef>
+                          <a:fontRef idx="none"/>
+                        </wps:style>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="628D3FBB" id="Group 32260" o:spid="_x0000_s1026" style="width:461.7pt;height:3.55pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="58635,450" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtbUfxXwIAAA0GAAAOAAAAZHJzL2Uyb0RvYy54bWykVE1v2zAMvQ/YfxB8X+x0SZEZSXpYt1yG&#10;rVi7H8DIkm1AlgRJiZN/P4r+iJuiPbQ+2LT0SPE9UlzfnRrFjsL52uhNMp9lCROam6LW5Sb59/Tz&#10;yyphPoAuQBktNslZ+ORu+/nTurW5uDGVUYVwDINon7d2k1Qh2DxNPa9EA35mrNC4KY1rIOCvK9PC&#10;QYvRG5XeZNlt2hpXWGe48B5X77vNZEvxpRQ8/JHSi8DUJsHcAr0dvffxnW7XkJcObFXzPg14RxYN&#10;1BoPHUPdQwB2cPWLUE3NnfFGhhk3TWqkrLkgDshmnl2x2TlzsMSlzNvSjjKhtFc6vTss/33cOfto&#10;Hxwq0doStaC/yOUkXRO/mCU7kWTnUTJxCozj4nJ1+3X5DZXluLdYZqtlJymvUPcXXrz68aZfOhya&#10;Pkultdgc/sLff4z/YwVWkKw+R/4PjtUF9u5ikTANDTYpAVhcIFEINUrkc49qfUyfkSfk/ODDThgS&#10;Go6/fOg6shgsqAaLn/RgOuzrNzvaQoh+MctosnZSqWooVNxtzFE8GcKFS7nGQmKiF4TSU+RY+Wnh&#10;ET+ghq+luFM03bpXkdhLQ5tNMFwZL1AaXIqERoNI4uJURqUjX+zL2JaAQ0UqCHQ78T7poouiNMaI&#10;jdVVk6xwViJKofRfIbEpsL/n5Odduf+uHDtCHCP0xNag/BAafWSt1OiVveoVoaBsBX2sPkx/AIXs&#10;I0WkoAl2HZb32XRjDIcB8hyGGaY0OlFaRofRX+MIpgMnbKO5N8WZBgAJgjeNpKGZQxn18zEOtek/&#10;oS5TfPsfAAD//wMAUEsDBBQABgAIAAAAIQASCNrf3AAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9Pa8JAEMXvQr/DMoXe6ibaP5pmIyJtTyJUC+JtzI5JMDsbsmsSv323vdTLwOM93vtNuhhMLTpq&#10;XWVZQTyOQBDnVldcKPjefTzOQDiPrLG2TAqu5GCR3Y1STLTt+Yu6rS9EKGGXoILS+yaR0uUlGXRj&#10;2xAH72Rbgz7ItpC6xT6Um1pOouhFGqw4LJTY0Kqk/Ly9GAWfPfbLafzerc+n1fWwe97s1zEp9XA/&#10;LN9AeBr8fxh+8QM6ZIHpaC+snagVhEf83w3efDJ9AnFU8BqDzFJ5y579AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAG1tR/FfAgAADQYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhABII2t/cAAAAAwEAAA8AAAAAAAAAAAAAAAAAuQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;">
+                <v:shape id="Shape 144" o:spid="_x0000_s1027" style="position:absolute;width:58635;height:450;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5863590,45085" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDS7PMYvwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwt5sahVZukYRYaWwp6oXb0MztsVmUpJsrf9+syB4m8f7nM1uNJ0YyPnWsoJFkoIgrqxu&#10;uVZwOX/PP0H4gKyxs0wKnuRht51ONphr++CShlOoRQxhn6OCJoQ+l9JXDRn0ie2JI3ezzmCI0NVS&#10;O3zEcNPJLE3X0mDLsaHBng4NVffTr1HwQ4diOD6LLONrtqeyZMf3pVIfs3H/BSLQGN7il7vQcf5q&#10;Bf/PxAvk9g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDS7PMYvwAAANwAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" path="m,45085r5863590,l5863590,,,,,45085xe" filled="f" strokeweight=".5pt">
+                  <v:path arrowok="t" textboxrect="0,0,5863590,45085"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068BD311" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2CE5E7" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="8"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attendance Policy  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E7CA7A1" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F37CE17" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEA12E8" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This policy has undergone an Equalities Impact Assessment in line with the requirements of the Public Sector Equality Duty </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E44438" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4019EE96" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE2CCF4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="auto"/>
-[...45 lines deleted...]
-        <w:t>This table shows the percentages and numbers of children in school achieving a Good Level of Development (GLD) at the end of Early Years.</w:t>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="5955" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="10351" w:type="dxa"/>
+        <w:tblInd w:w="-468" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="78" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3262"/>
-        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="5104"/>
+        <w:gridCol w:w="5247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD69F7" w:rsidRPr="0072722B" w14:paraId="3EC1E319" w14:textId="77777777" w:rsidTr="001558FC">
+      <w:tr w:rsidR="00DC6156" w14:paraId="6D2B8E5B" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3262" w:type="dxa"/>
+            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="187483B0" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00CD69F7" w:rsidP="0072722B">
+          <w:p w14:paraId="40DD8C06" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>EYFS GLD</w:t>
+              <w:t xml:space="preserve">Committee: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48ECC802" w14:textId="3A23555E" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00C45E95" w:rsidP="0072722B">
+          <w:p w14:paraId="0E51A4CA" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-              <w:t>5</w:t>
+              <w:t xml:space="preserve">Trust Board </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD69F7" w:rsidRPr="0072722B" w14:paraId="2170CD2F" w14:textId="77777777" w:rsidTr="001558FC">
+      <w:tr w:rsidR="00DC6156" w14:paraId="2962DFB2" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3262" w:type="dxa"/>
+            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F31FEEA" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00CD69F7" w:rsidP="0072722B">
+          <w:p w14:paraId="3B012302" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Corbel"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...27 lines deleted...]
-              <w:t>Good Level of Development</w:t>
+              <w:t xml:space="preserve">Policy Ratified: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B5BFC0A" w14:textId="77777777" w:rsidR="00415D5C" w:rsidRDefault="001377AC" w:rsidP="0072722B">
+          <w:p w14:paraId="35A8D793" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...28 lines deleted...]
-              <w:t>(SLPS 68% last year)</w:t>
+              <w:t xml:space="preserve">October 2024 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD69F7" w:rsidRPr="0072722B" w14:paraId="5F11DA17" w14:textId="77777777" w:rsidTr="001558FC">
+      <w:tr w:rsidR="00DC6156" w14:paraId="60B33B8E" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="452"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3262" w:type="dxa"/>
+            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F7C499B" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00CD69F7" w:rsidP="0072722B">
+          <w:p w14:paraId="512C7978" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> 2024</w:t>
+              <w:t xml:space="preserve">Review Date: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26DBF34F" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="001E7BBE" w:rsidP="0072722B">
+          <w:p w14:paraId="323CC736" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...19 lines deleted...]
-              <w:t>%</w:t>
+              <w:t xml:space="preserve">October 2027 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4AE88DA1" w14:textId="77777777" w:rsidR="00B83786" w:rsidRPr="0072722B" w:rsidRDefault="00B83786">
-[...43 lines deleted...]
-        <w:t>This tables show the percentages and numbers of children in school meeting the required standard in the Year One Phonics Check.</w:t>
+    <w:p w14:paraId="5700A7BA" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10627" w:type="dxa"/>
-        <w:tblInd w:w="-851" w:type="dxa"/>
+        <w:tblW w:w="10346" w:type="dxa"/>
+        <w:tblInd w:w="-466" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="78" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4957"/>
-        <w:gridCol w:w="5670"/>
+        <w:gridCol w:w="5099"/>
+        <w:gridCol w:w="5247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D75BF3" w:rsidRPr="0072722B" w14:paraId="3796C188" w14:textId="77777777" w:rsidTr="007C4B96">
+      <w:tr w:rsidR="00DC6156" w14:paraId="2191A4CB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="451"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10627" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71ED4C58" w14:textId="77777777" w:rsidR="00D75BF3" w:rsidRPr="0072722B" w:rsidRDefault="00D75BF3" w:rsidP="0072722B">
+          <w:p w14:paraId="4F2F6F0C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:cs="Corbel"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...98 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">Additional School Procedure </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07E1D94D" w14:textId="77777777" w:rsidR="00AA6D45" w:rsidRDefault="00415D5C" w:rsidP="00CD69F7">
+          <w:p w14:paraId="69C40F73" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
             <w:pPr>
-              <w:ind w:right="-897"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD69F7" w:rsidRPr="0072722B" w14:paraId="36FA81BA" w14:textId="77777777" w:rsidTr="007C4B96">
+      <w:tr w:rsidR="00DC6156" w14:paraId="0B102301" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="375"/>
+          <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4957" w:type="dxa"/>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45306584" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00C45E95" w:rsidP="00CD69F7">
+          <w:p w14:paraId="6B6BB671" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="36"/>
               </w:rPr>
-            </w:pPr>
-[...20 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">Committee: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
+            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CB35616" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00C45E95" w:rsidP="00CD69F7">
+          <w:p w14:paraId="1E42FDD2" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:ind w:right="-897"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="456" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="36"/>
               </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="5DE649F4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="449"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="051B9C4F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="36"/>
               </w:rPr>
-              <w:t>80</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00966CA0">
+              <w:t xml:space="preserve">Procedure Adopted: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F4825FE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="36"/>
               </w:rPr>
-              <w:t>%</w:t>
+              <w:t xml:space="preserve">October 2024 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="247EECBC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="449"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5099" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66AFF6D2" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review Date: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5248" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="079CC6AF" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve">October 2027 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="434FA09A" w14:textId="77777777" w:rsidR="00D75BF3" w:rsidRPr="0072722B" w:rsidRDefault="00D75BF3" w:rsidP="00D75BF3">
-[...1 lines deleted...]
-        <w:ind w:left="-851" w:right="-897"/>
+    <w:p w14:paraId="344CB4E0" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="110" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC3C146" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="110" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DA9AB5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326DEA65" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC5F9F6" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Contents </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1320F7" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE49253" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="137"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Introduction ............................................................................................................................................4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACE57E4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="137"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The law on school attendance and right to a full-time education .........................................................4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790E8238" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="137"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Attendance and safeguarding ................................................................................................................4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA6879E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="137"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Why regular attendance is so vital .........................................................................................................5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAD9A2E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="137"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Positively promoting strong attendance and punctuality ......................................................................5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E00B220" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="134"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Roles and responsibilities related to promoting and managing strong pupil attendance .....................5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBE402D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="136" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Parents/carers notifying the school of absence: ‘first day contact’ .......................................................7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB0F448" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="137"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Monitoring attendance of individual pupils and responding to attendance concerns. .........................8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B986AC3" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="128"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Penalty notices .................................................................................................................................... 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11449761" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="128"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tracking and monitoring overall attendance performance ................................................................ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F70243B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="128"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Requiring medical evidence ................................................................................................................ 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2AA38E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="128"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pupils with medical needs and/ or SEND ............................................................................................ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD15A4C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="126"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Appointments during the day ............................................................................................................. 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C81FC08" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="128"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Managing lateness ............................................................................................................................... 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AECACD" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="128"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Leave of Absence during term time .................................................................................................... 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A6D2BE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="129"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Absence for performance .................................................................................................................... 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEFACAD" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="128"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Off-site education, alternative provision or specialist provision ........................................................ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C020AB" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="128"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Part-time timetables............................................................................................................................ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB22654" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="126"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Children Missing in Education ............................................................................................................. 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06750EB4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="128"/>
+        <w:ind w:right="2" w:hanging="439"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Informing parents of this policy .......................................................................................................... 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C1CCFB" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="128"/>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Appendix A: Contacting staff about attendance ......................................................................................... 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE19EDC" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="128"/>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Appendix B:  Arrangements for requesting a Fixed Penalty Notice (FPN) from the Local Authority .......... 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06984A6C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Appendix C: Summary of roles and responsibilities .................................................................................... 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6BC550" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other relevant documentation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107D4AC2" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A9ACE6" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Relevant legislation:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555AC4C7" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163BDC3D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="258" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId8">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>The Education Act 1996</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId9">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006435F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117CD0C0" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="258" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId10">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>The Children Act 1989</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId11">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006435F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C611F40" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="258" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId12">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>The Crime and Disorder Act 1998</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId13">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006435F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F8E1B9" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="258" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId14">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>The Anti</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId15">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId16">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>social Behaviour Act 2003</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId17">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006435F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF83944" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="258" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId18">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>The Education and Inspections Act 2006</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId19">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2FB9D559" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="258" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>The Sentencing Act 2020</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId21">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006435F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073A838A" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="258" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId22">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>The Education (Pupil Registration) (England) Regulations 2006</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId23">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006435F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD4EE31" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="258" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId24">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>The Education (Parenting Contracts and Parenting Orders) (England) Regulations 2007</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId25">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006435F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006435F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidR="006435F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006435F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>The Education (Penalty Notices) (England) Regulations 2007</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId27">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006435F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C2BC53" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABF6CA2" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Relevant government guidance:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB74A55" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAB83A8" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The main DfE guidance relevant to this policy is: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidR="00DC6156">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>Working Together to Improve School Attendance</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidR="00DC6156">
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E6A9A2" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50069161" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="34"/>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Other directly relevant guidance includes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270414E0" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="38" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:anchor="statutory-requirement">
+        <w:r>
+          <w:rPr>
+            <w:u w:val="single" w:color="000000"/>
+          </w:rPr>
+          <w:t>Share your daily school attendance data</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId31" w:anchor="statutory-requirement">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="62A198A9" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="38" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId32">
+        <w:r>
+          <w:rPr>
+            <w:u w:val="single" w:color="000000"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Providing remote education </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId33">
+        <w:r>
+          <w:rPr>
+            <w:u w:val="single" w:color="000000"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId34">
+        <w:r>
+          <w:rPr>
+            <w:u w:val="single" w:color="000000"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId35">
+        <w:r>
+          <w:rPr>
+            <w:u w:val="single" w:color="000000"/>
+          </w:rPr>
+          <w:t>guidance for schools</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId36">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6C6A6994" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="37" w:line="258" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId37">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>Children missing education</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId38">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006435F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496138F8" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="258" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId39">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>Elective home education</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId40">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006435F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D352A5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="258" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId41">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>Alternative provision: statutory guidance for local authorities</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId42">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="13164189" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="258" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId43">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>Suspension and Exclusion from maintained schools, academies and pupil referral units in England</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId44">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="57DCE415" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="258" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId45">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>Supporting pupils at school with medical conditions</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId46">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006435F8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5026E620" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="258" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId47">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>Ensuring a good education for children who cannot attend</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId48">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId49">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>school because of health needs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId50">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F57340F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="67" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F752CDE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="34"/>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Other directly relevant CLP policies: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D471F95" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Suspension and Exclusions Policy  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C93764B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Educational Visits Policy  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="102DC296" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">First Aid and Managing Medical Conditions Policy  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468EB5D4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE26ED7" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Wider support</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C30C5D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBE391C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Wider support is available, please see links below for more information: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25A19B2D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="258" w:lineRule="auto"/>
+        <w:ind w:hanging="206"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId51">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>West Sussex website for resources to help Emotionally Based School Avoidance</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId52">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="43CAC312" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="258" w:lineRule="auto"/>
+        <w:ind w:hanging="206"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId53">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>Dorset SENDIASS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId54">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="54AA6C72" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="258" w:lineRule="auto"/>
+        <w:ind w:hanging="206"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId55">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>BCP SENDIASS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId56">
+        <w:r>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="290F2243" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="258" w:lineRule="auto"/>
+        <w:ind w:hanging="206"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(For Dorset schools)</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57">
+        <w:r w:rsidR="00DC6156">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId58">
+        <w:r w:rsidR="00DC6156">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>Dorset Education Advice Line</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId59">
+        <w:r w:rsidR="00DC6156">
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="44A23DCE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F29DD08" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2411438A" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Throughout this policy, the term ‘parent’ means:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4558D17C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All natural parents, whether they are married or not </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B695F67" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Any person who has parental responsibility for a child or young person; and,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147DFF10" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Any person who has care of a child or young person (i.e. lives with and looks after the child). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AEBA0A" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A23F870" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1139"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Introduction </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FE9C42" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BD52F6" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="32" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="566" w:right="568" w:hanging="566"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">This policy has due regard to the legislation and guidance as set out on the previous page.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>In particular, CLP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> schools’ attendance work meets the DfE’s requirements as set out in the publication: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60">
+        <w:r w:rsidR="00DC6156">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:i/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>Working together to improve school attendance</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId61">
+        <w:r w:rsidR="00DC6156">
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1424900C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="566" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B6C651" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Regular attendance and punctuality and are crucial to a pupil’s achievement at school and so improving attendance is everyone’s business.  Good attendance is celebrated within Coastal Learning Partnership’s (CLP) values: serve, inspire and empower.  CLP schools serve their families in ways that enable the best possible attendance for every pupil so that children are inspired by their education and empowered for their futures.  All staff make school an enjoyable and purposeful place to be so that pupils wa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nt to attend school regularly in the first place.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E306D6" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="566" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478A31C8" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Barriers to attending school can be wide and complex, both within and beyond the school gates, and are often specific to individual pupils and families. Some pupils find it harder than others to </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">attend school regularly.  Schools will work collaboratively with families, building strong and trusting relationships and working together to put the right support in place to remove attendance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA4B108" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="576" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">barriers.  Schools will also work in close partnership with other agencies, including Local Authorities and Children’s Social Care, to bring about the best possible support.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18283E8D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF45501" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4702"/>
+        </w:tabs>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Schools’ overall approach to maximising school attendance takes these six graduated stages: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6DE087" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="7225" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="9496" w:type="dxa"/>
+        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="58" w:type="dxa"/>
+          <w:left w:w="106" w:type="dxa"/>
+          <w:right w:w="75" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2831"/>
-        <w:gridCol w:w="4394"/>
+        <w:gridCol w:w="422"/>
+        <w:gridCol w:w="2285"/>
+        <w:gridCol w:w="6789"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD69F7" w:rsidRPr="0072722B" w14:paraId="3F8E4944" w14:textId="77777777" w:rsidTr="001E7BBE">
+      <w:tr w:rsidR="00DC6156" w14:paraId="1E7D83D5" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:tcW w:w="422" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F653AD1" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00CD69F7" w:rsidP="0072722B">
+          <w:p w14:paraId="144B7ABB" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="48" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Year 2 Phonics Check</w:t>
+              <w:t xml:space="preserve">1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:tcW w:w="2285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="598E34D9" w14:textId="4D3EE425" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00C45E95" w:rsidP="0072722B">
+          <w:p w14:paraId="2EB009B0" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="34" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...66 lines deleted...]
-              <w:t>Phonics Check</w:t>
+              <w:t xml:space="preserve">Expect </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:tcW w:w="6789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E0A7ACD" w14:textId="2DA971D2" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="001377AC" w:rsidP="00C45E95">
+          <w:p w14:paraId="32706FCB" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> (SLPS 94% last year)</w:t>
+              <w:t xml:space="preserve">High expectations that all children will attend well </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD69F7" w:rsidRPr="0072722B" w14:paraId="507ED0CE" w14:textId="77777777" w:rsidTr="001E7BBE">
+      <w:tr w:rsidR="00DC6156" w14:paraId="4EF93205" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:tcW w:w="422" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D14FE02" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="00A04AD3" w:rsidRDefault="00CD69F7" w:rsidP="0072722B">
+          <w:p w14:paraId="503747FD" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="48" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...49 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:tcW w:w="2285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26922AC0" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00C45E95" w:rsidP="0072722B">
+          <w:p w14:paraId="73D184EE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="39" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:b/>
               </w:rPr>
+              <w:t xml:space="preserve">Monitor </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47E59E5D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
+              <w:t xml:space="preserve">Monitor the attendance/punctuality of all pupils to spot problems early </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="74087C21" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="579"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="422" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4900DAA8" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="48" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:b/>
               </w:rPr>
-              <w:t>91</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00966CA0">
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D14E00" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="38" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:b/>
               </w:rPr>
-              <w:t>%</w:t>
+              <w:t xml:space="preserve">Listen / Understand </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38AA3037" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Work with pupils and parents to understand any barriers to good attendance </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="2FBA4583" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="569"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="422" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="048EE924" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="48" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7992B3F6" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="37" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Facilitate support </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C0ED2D1" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Remove barriers in school and help pupils and parents overcome the barriers outside of school </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="6AD28614" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="422"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="422" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1809852A" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="48" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4046562D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="34" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formalise support </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6564E5D8" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Formalise support where informal, voluntary approaches are not working </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="05AAF2AC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="581"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="422" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="296E9BB6" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="48" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13586512" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="35" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enforce </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6789" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="412A0FBF" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">If all else fails, enforce attendance through statutory intervention and prosecution </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5BB381F1" w14:textId="77777777" w:rsidR="00AA6D45" w:rsidRDefault="00AA6D45" w:rsidP="00CD69F7">
-[...1 lines deleted...]
-        <w:ind w:left="-851" w:right="-897"/>
+    <w:p w14:paraId="0A2C73A0" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665C6B02" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="3467"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The law on school attendance and right to a full-time education </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02821A2D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5432D9C8" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The law entitles every child of compulsory school age to a full-time education suitable to their age, aptitude and any special educational need they may have. It is the legal responsibility of every parent to make sure their child receives that education. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD9B8A8" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648DDE32" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Where parents have registered their child at school, they have a legal duty to make sure their child attends that school regularly. This means their child must attend every day that the school is open, except in a small number of allowable circumstances such as being too ill to attend or being given permission for an absence in advance from the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319203D9" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...31 lines deleted...]
-        <w:t>MTC check</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AA73F3" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1910"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Attendance and safeguarding </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2EFC22" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448B696F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The safeguarding of all pupils is crucial. School provides a protective environment for those who attend and are well placed to identify safeguarding issues early.  Regular attendance is vital for this.  Where a pupil’s unauthorised absence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>continue</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to decline, despite appropriate support and provision in place, it may well constitute neglect.  Schools will be especially conscious of any potential safeguarding issues in these cases and, where these exist, ensure that the appropriate referral is made to Chil</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dren’s Social Care in line with the school’s Safeguarding and Child Protection Policy and Procedures.  When a pupil is absent and no reason has been given for the absence, the school will prioritise the safety of these pupils. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3358B34C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE33AA1" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2119"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Why regular attendance is so vital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644D3264" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00930292" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">There is a clear and proven link between attendance and progress at school. The pupils who make the most progress usually have higher rates of attendance.  Pupils who miss a lot of school are at risk of falling behind their peers.  They struggle to catch up as most of the work they miss is never made up, which can lead to big gaps in their learning. Poor attendance often starts at primary school and children who fall into this pattern are likely to go on to underachieve at secondary school, too.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D63F28" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="566" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1041AA24" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Friendships can be negatively affected by absence.  It can be hard for a child who misses lots of school to form relationships with their peers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4228E66E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="566" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361CE6C3" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">For the most vulnerable pupils, regular school attendance helps keep them safe.  School can be the best opportunity for needs to be identified and support provided. Research has shown associations between regular absence from school and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> extra-familial harms. This includes crime (90% of young offenders had been persistently absent) and serious violence (83% of knife possession offenders had been persistently absent in at least one of the five years of study). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCD8C14" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="566" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21838873" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="3639"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">This table shows how absence quickly builds up to lost learning time: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E166B8F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="566" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="6941" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="9143" w:type="dxa"/>
+        <w:tblInd w:w="6" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="47" w:type="dxa"/>
+          <w:left w:w="107" w:type="dxa"/>
+          <w:right w:w="58" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2285"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="1252"/>
+        <w:gridCol w:w="1768"/>
+        <w:gridCol w:w="6123"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E81149" w:rsidRPr="0072722B" w14:paraId="68BEF904" w14:textId="77777777" w:rsidTr="00AA6D45">
+      <w:tr w:rsidR="00DC6156" w14:paraId="0290AEC4" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="811"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2285" w:type="dxa"/>
+            <w:tcW w:w="1252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3E51C952" w14:textId="5F3C7103" w:rsidR="00E81149" w:rsidRPr="0072722B" w:rsidRDefault="00E81149" w:rsidP="001E7BBE">
+          <w:p w14:paraId="4D29273D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...38 lines deleted...]
-              <w:t>4 MTC</w:t>
+              <w:t xml:space="preserve">Overall attendance level </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2388" w:type="dxa"/>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62A526C1" w14:textId="77777777" w:rsidR="00E81149" w:rsidRPr="0072722B" w:rsidRDefault="00E81149" w:rsidP="00A1412C">
+          <w:p w14:paraId="3ED32447" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Average</w:t>
+              <w:t xml:space="preserve">Number of days lost each year </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="6123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74CC9D64" w14:textId="77777777" w:rsidR="00E81149" w:rsidRPr="0072722B" w:rsidRDefault="00E81149" w:rsidP="00A1412C">
+          <w:p w14:paraId="45239ED2" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>25/25</w:t>
+              <w:t xml:space="preserve">Impact on child’s education  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81149" w:rsidRPr="0072722B" w14:paraId="619517B8" w14:textId="77777777" w:rsidTr="00AA6D45">
+      <w:tr w:rsidR="00DC6156" w14:paraId="6618DBCC" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="702"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2285" w:type="dxa"/>
+            <w:tcW w:w="1252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0163F9AE" w14:textId="77777777" w:rsidR="00E81149" w:rsidRPr="001E7BBE" w:rsidRDefault="00E81149" w:rsidP="001E7BBE">
+          <w:p w14:paraId="038D4BD4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="49" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A04AD3">
-[...5 lines deleted...]
-              <w:t>School</w:t>
+            <w:r>
+              <w:t xml:space="preserve">97%+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2388" w:type="dxa"/>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06ACA7FA" w14:textId="77777777" w:rsidR="00AA6D45" w:rsidRDefault="00AA6D45" w:rsidP="00336157">
+          <w:p w14:paraId="5EA2C774" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="51" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...19 lines deleted...]
-              <w:t>(SLPS 18.0 last year)</w:t>
+              <w:t xml:space="preserve">5 days or less </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="6123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60B835B6" w14:textId="201FB8B3" w:rsidR="00E81149" w:rsidRDefault="00AA6D45" w:rsidP="00A1412C">
+          <w:p w14:paraId="25CA89E5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...33 lines deleted...]
-              <w:t>(SLPS 12% last year)</w:t>
+              <w:t xml:space="preserve">These children have every chance to make </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>really strong</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> progress at school. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E81149" w:rsidRPr="0072722B" w14:paraId="7DE87CE9" w14:textId="77777777" w:rsidTr="00AA6D45">
+      <w:tr w:rsidR="00DC6156" w14:paraId="4AA0579A" w14:textId="77777777">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="816"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2285" w:type="dxa"/>
+            <w:tcW w:w="1252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FBBDA7E" w14:textId="77777777" w:rsidR="00E81149" w:rsidRPr="00A04AD3" w:rsidRDefault="00E81149" w:rsidP="001E7BBE">
+          <w:p w14:paraId="62B5177F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="48" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A04AD3">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 2024</w:t>
+            <w:r>
+              <w:t xml:space="preserve">95% </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2388" w:type="dxa"/>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54B9D5C9" w14:textId="77777777" w:rsidR="00E81149" w:rsidRPr="0072722B" w:rsidRDefault="00E81149" w:rsidP="00A1412C">
+          <w:p w14:paraId="58533CAD" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="51" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>20.7</w:t>
+              <w:t xml:space="preserve">10 days </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="6123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="784B5AD4" w14:textId="77777777" w:rsidR="00E81149" w:rsidRPr="0072722B" w:rsidRDefault="00E81149" w:rsidP="00A1412C">
+          <w:p w14:paraId="0C4B9503" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">These children benefit from strong overall attendance and are well placed to make good progress at school. We aim for every child to have at 96% attendance overall.   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="670E1C0A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="564"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="044D7BAD" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="48" w:firstLine="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>34%</w:t>
+              <w:t xml:space="preserve">90% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8E4F53" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="51" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">19 days </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D85F4D4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Children in this group are missing a month of school per year; it will be difficult for them to achieve their best </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="674B3759" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1138"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2356A039" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="48" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">85% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4D7676" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="51" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">29 days </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FC658D9" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="46" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Children in this group are missing six weeks of school per year; there is a real risk that this lower attendance will hinder children’s progress. Absence below 90% </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>is considered to be</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> persistent absenteeism. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="3D959CE1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1141"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B974C37" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="48" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">80% </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0653AFA1" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="51" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">38 days </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53855834" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Children in this group are missing a year of school over five years of education.  They are not benefitting from their right to be educated.  Parents / carers of young people in this group could be issued with a penalty notice. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79DDDE9E" w14:textId="77777777" w:rsidR="00AA6D45" w:rsidRDefault="00AA6D45" w:rsidP="00CD69F7">
-[...1 lines deleted...]
-        <w:ind w:left="-851" w:right="-897"/>
+    <w:p w14:paraId="2FB04359" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18147E7B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="3116"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Positively promoting strong attendance and punctuality </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654503A8" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AA2F1B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Promoting good attendance and punctuality is an integral part of the school’s culture.  Schools will visibly demonstrate the benefits of good attendance throughout school life and the curriculum.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DDE7F0" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="566" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2617C6D1" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">In addition to the core principle of staff working to make sure that school is an enjoyable place to be, this school uses the following strategies to positively promote and recognise good attendance: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79331797" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381CE9A0" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="183"/>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">St Luke’s Primary School </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483B7D03" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="3826"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Roles and responsibilities related to promoting strong pupil attendance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D37A66C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF837E7" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Securing good attendance is not the sole responsibility of any single member of staff or organisation.  It must be a concerted effort across all staff, all of those with a governance responsibility, the local authority and other local partners including Children’s Social Care.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F857B60" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDADF47" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Appendix A tells parents/carers how they can contact the school regarding absence or attendance concerns.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB4729F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9E10B5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Appendix C provides an overview of roles and responsibilities.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F3CC85" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F9B8D9" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1533"/>
+        </w:tabs>
+        <w:spacing w:after="34"/>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Partnership Board </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E352EF4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="36"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ensure that a policy is in place which reflects the latest government legislation, the requirements of the relevant local authority and best practice in maximising pupil attendance.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19572EFB" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="37" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Have an awareness of the Partnership’s overall performance with respect to pupil attendance through interrogating regular reports to the Achievement Committee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B2175E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ensure that appropriate measures are in place to bring about improvement where an individual school’s attendance levels are lower than they should be.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B37563B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F3CA2E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1688"/>
+        </w:tabs>
+        <w:spacing w:after="32"/>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Local Governing Body </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A0421D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ensure that the school’s procedures reflect the requirements of this policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1558F5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="37" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Be aware of the school’s performance with respect to pupil attendance by interrogating regular reports from the Headteacher, at least termly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000283C1" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where the school’s attendance performance is identified as some cause for concern, in addition to the above, ensure an even closer understanding of the school’s attendance work and improvement strategies through the appointment of an ‘Attendance Local Governor’ who can achieve deeper and more regular insights and report to the LGB.     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8520EE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="8" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4D55E8" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1297"/>
+        </w:tabs>
+        <w:spacing w:after="34"/>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.1.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Headteacher </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE567E4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Be responsible for the school’s performance with respect to pupil attendance.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DCF8207" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="38"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ensure that that a senior leader within the school has oversight of attendance.  This can be the Headteacher or delegated to another senior member of staff.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBC051D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="32" w:line="241" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ensure that robust arrangements are in place to enable each child to benefit from the highest possible attendance level, ensuring barriers to strong attendance are overcome, as per the requirements of this policy.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="241CD05A" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="38"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ensure that adequate staffing arrangements are in place to achieve the requirements of this policy, including relevant training.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0071C39F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ensure that attendance data is recorded accurately in registers and shared daily with the DfE. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276A63B6" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ensure that attendance information is shared as required by the DfE, including: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377FF265" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Notifying the LA when a pupil’s name is added to or deleted from the school admission register outside of standard transition times; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4282D14A" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Providing the LA with the names/addresses of all pupils who fail to attend school regularly or who have been absent (unauthorised) for a continuous period of ten school days; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA3D5B5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="25"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Providing the LA with the names/addresses of all pupils recorded as ill and who the school has reasonable grounds to believe will miss 15 days consecutively or cumulatively. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4A41B8" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Informing a pupil’s social worker if there are unexplained absences from school.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC7F5D4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1094" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542E9284" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1861"/>
+        </w:tabs>
+        <w:spacing w:after="34"/>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6.1.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Attendance admin officer  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B7BD41" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Maintain a close link with the school’s senior leader with oversight of attendance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E41E49" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ensure that registers are taken as required by legislation.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226AAECA" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="38"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ensure that appropriate arrangements are in place for attendance registration on days where the school’s normal routine may be disrupted (for example off-site learning). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C02DCF" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="35"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In addition to the register, ensure that systematic records are maintained for all matters and correspondence related to attendance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AA4167" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="38"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Provide attendance information as requested by staff and external partners and certainly for the half termly attendance monitoring meetings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429BF924" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="38"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Make day to day attendance checks on those pupils whose attendance has been identified as requiring regular monitoring and flag concerns quickly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B1A321" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ensure the school’s arrangements for First Day Contact are robustly followed, always especially mindful of those children identified as ‘vulnerable’. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCC2D03" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Be the school’s main regular link with the Local Authority’s School Attendance Support Team.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE7A806" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E25E983" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All staff </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7C1FD4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="730" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> staff have a duty to informally monitor the pupils’ attendance and to report any concerns they may have. In this way, pupil attendance is being </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>monitored at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in line with safeguarding best practice.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07DDEEAC" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6819EA43" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The role of the Local Authority </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453D0BDE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="730" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Schools will work in close partnership with the relevant Local Authority and will not undertake those activities which are a Local Authority statutory duty.  As a minimum, all Local Authorities are expected to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FD2355" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77414BFE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="38"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Track local attendance data.  Use this information to work out which pupils and schools need the greatest support and so unblock area-wide barriers to attendance.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0D407E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Monitor and improve the attendance of children with a social worker  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6FE6EE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="154"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Have a School Attendance Support Team to provide the following, at no cost to schools: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FB2B67" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="26"/>
+        <w:ind w:left="1419" w:right="-3" w:hanging="286"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Communication and advice: regularly bring schools together to communicate messages, provide advice and share best practice between schools and trusts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBCDA51" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="32" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="1419" w:right="-3" w:hanging="286"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Targeting Support Meetings: termly conversations with schools, using attendance data to identify pupils at risk of poor attendance and agree targeted actions and access to services for those pupils. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471055B4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="32" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="1419" w:right="-3" w:hanging="286"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Multi-disciplinary support for families: provide access to early help support workers to work intensively with families to provide practical whole-family support where needed to tackle the causes of absenteeism and unblock the barriers to attendance.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B4B308" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="1419" w:right="-3" w:hanging="286"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Legal intervention: take forward attendance legal intervention where voluntary support has not been successful or engaged with. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27450F2D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F63FFF3" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If a child of compulsory school age fails to attend regularly a school at which they are registered, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5ED582" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="730" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">the parents may be guilty of an offence and can be prosecuted by the local authority. Only local authorities can prosecute </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>parents</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and they must fund all associated costs.  Local Authorities may also issue penalty notices as an alternative to the prosecution of parents. Local Authorities are required to publish a Code of Conduct for issuing penalty notices. The code should set out the criteria that will be used to trigger the use of a penalty notice.  When requesting that the Local Authority issues a penalty notice, CLP schools will do so in consideration of the relevant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>code</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and this is summarised in appendix B.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0331B9F7" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B7F520" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Additionally, CLP schools within Bournemouth, Christchurch and Poole Council (BCP) are provided with direct support from that Local Authority in the form of a ‘Navigator’.  The amount of time given to each school through this role varies according to BCP’s determined arrangements.  However, in every case the purpose of the Navigator is to support schools in ensuring that pupils and their families are given the support that they need </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> attend well.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D438F8A" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E6737B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="566"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:ind w:left="-851" w:right="-897"/>
+        </w:rPr>
+        <w:t>Parents/carers notifying the school of absence: ‘first day contact’</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE9010F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="172" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DA924F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Parents/carers are required to notify their child’s school on the first day of their child’s absence, detailing the pupil's name, class and nature of absence. If the absence is </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">prolonged, there is an expectation that the parent will notify the school by 9am on each day of absence. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772BD642" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C7A1F4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This is an important aspect of the schools’ safeguarding procedures: if a child is not registered at school in the morning, then schools must satisfy themselves that the child is safe.  It is therefore necessary for parents/carers to have contacted their child’s school by 9am at the latest.  This absence will then be recorded as authorised, provided that the reason for absence is significant and that there are no current concerns about the child’s attendance.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709CF0C5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCD9B52" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where a parent/carer does not notify the school of their child’s absence, the school will follow this up as quickly as possible.  Schools will use their knowledge of families to identify pupils who may be more vulnerable when absent and these families will be contacted first.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCC660B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457371E3" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Process for following up on unexplained absence:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E4ECA6" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="566" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01579EAF" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="36"/>
+        <w:ind w:right="1" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Using an Arbor in App message, parents will be informed of their child’s absence and asked to contact the school as soon as possible after 9am.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="196F5527" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="38"/>
+        <w:ind w:right="1" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If no contact is received by the school within around 30 minutes of this text message being sent, a phone call will be made to the primary contact detailed on the pupil’s files.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2267C6" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="37" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If there is no answer, contact will be attempted with other contacts detailed on the pupil’s file.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F3FB85" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="32" w:line="241" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If no contact can be made, the school will take every reasonable step to satisfy themselves that the pupil is safe.  This may include contacting sibling’s schools, contacting Social Care / Early Help if a worker is involved with the family, making a home visit and, in some cases, informing the police.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0504B8" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The school should be satisfied with every absent child’s safety by 10am at the latest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2792D3CC" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D4017D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The school will hold a record of pupils that they deem to be additionally vulnerable when not in school, which could include knowledge of mental health difficulties either for the pupil or their family, child protection concerns or medical needs.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4A0415" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088B7425" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="566"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:ind w:left="-851" w:right="-897"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monitoring attendance of individual pupils and responding to attendance concerns. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F37319" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E93871B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All staff have a duty to informally monitor the children’s attendance and to report any concerns that they may have about a pupil. In this way, pupil attendance is being </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>monitored in the schools at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">.  Concerns can then be triangulated with any other information held about the pupil such as child protection issues, mental health difficulties, SEND or caring responsibilities.  Appropriate support can then be put in place.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB30EC4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4A6DFC" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Schools will follow formal procedures for the regular and systematic monitoring of pupil attendance, with particular emphasis on those who are classed as vulnerable. Attendance will be monitored formally for the purpose of providing effective support and interventions to improve attendance and punctuality for every individual, specific cohorts and the whole school.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6A5542" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4055905B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Monitoring of attendance is a continual process and will be led by the senior leader with responsibility for attendance.  Action may be triggered at any point where a concern is raised.  However, typically the following process outlines how attendance is monitored: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8FC28F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F27B712" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="36"/>
+        <w:ind w:right="1" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Formal monitoring will take place by all schools on a half termly basis through a meeting of the relevant senior leader with other staff who have a key attendance role. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A7268D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="37" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="1" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">At each half term, consideration will be given to pupils according to the ‘tiered response’ outlined below.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747EB02F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="150"/>
+        <w:ind w:right="1" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Agreed actions for pupils will be identified; where required, further advice will be taken such as from the School Attendance Support Team.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B39E76C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1054" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376FE6E3" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There is a tiered system to respond to low and/or falling attendance levels: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AF96556" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB16A09" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="32" w:line="241" w:lineRule="auto"/>
+        <w:ind w:right="-8" w:hanging="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Attendance below 96%:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A standard letter is typically sent to any parent/carer whose child’s attendance has dropped below 96%.  This letter is for information – it notifies the parent/carer of this attendance level and explains that the school will continue to monitor their child’s attendance.  (Where the cause for a pupil’s attendance dropping below 96% is very specific and clearly known and evidenced to the school, the school may decide that such a letter is not required or appropriate.  For example, where a pupil has had a kn</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">own and confirmed medical issue and where this is the only substantial cause for the lower attendance.  In such circumstances, the pupil’s attendance will be closely monitored – a further reduction in attendance may prompt this initial letter, without the need to wait for the next formal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>halftermly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> review).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3DB449" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="32" w:line="241" w:lineRule="auto"/>
+        <w:ind w:right="-8" w:hanging="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Attendance between 90% and 96%:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The standard letter described above may be used again where a pupil’s attendance sits around this level.  This letter may be used twice in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>succession</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> but it assumes that the school has engaged in other dialogue with the family in between, either through telephone conversations, informal school gate discussions or through less formal meetings.  Attendance will not usually be allowed to remain at this level for too long before being treated as for attendance which is below 90%.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333A2644" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="32" w:line="241" w:lineRule="auto"/>
+        <w:ind w:right="-8" w:hanging="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Attendance which is below 90%:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Attendance at 90% equates to 19 days absence through a year and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>is considered to be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:ind w:left="-851" w:right="-897"/>
+        </w:rPr>
+        <w:t>persistent absence</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.  In such circumstances, parents/carers will receive a specific letter which very clearly identifies that the attendance level is a significant cause for concern (except for in exceptional circumstances where the attendance may not a cause for concern such as known medical condition).  Parents/carers are requested to attend a meeting to explore the reasons for their child’s low attendance.  The content of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> this meeting will be used to agree ways in which school/parents will together improve </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>attendance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and this will be recorded in writing.  A review date will be agreed. Participants in that meeting will vary according to the circumstances but may often involve staff such as the senior leader for attendance, class teacher, SENCo and Pastoral Care Worker.  The school may well engage the Local Authority.  At this stage, schools should make it known – and confirm in writing - </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:ind w:left="-851" w:right="-897"/>
+        </w:rPr>
+        <w:t>that absences cannot be authorised wi</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:ind w:left="-851" w:right="-897"/>
+        </w:rPr>
+        <w:t>thout medical evidence unless there are exceptional reasons which render this inappropriate</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (for example, a known medical condition); schools cannot routinely authorise absence where a child’s attendance has reached this level of concern and this will be explored at the meeting.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58DADF0F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="32" w:line="241" w:lineRule="auto"/>
+        <w:ind w:right="-8" w:hanging="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Attendance which continues to decline from below 90%:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  Unless there are exceptional circumstances, schools will not be routinely authorising absences at this stage.  If attendance is not showing reasonable improvement within four weeks of the last communication to parents/carers, then schools will take further action which will involve further meetings with the parents/carers.  It is likely that a formal Parenting Contract will be required and external partners such as the Local Authority will be engaged if they haven’t already.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FAC32EA" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="241" w:lineRule="auto"/>
+        <w:ind w:right="-8" w:hanging="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Attendance which is 50% or lower.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Particular focus</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> will be given by everyone to pupils who are absent from school more than they are present.  These severely absent pupils may find it more difficult to be in school or face bigger barriers to their regular attendance and as such are likely to need more intensive support across a range of partners. A concerted effort is therefore needed across all relevant services to prioritise them. All partners should work together to make this group the top priority for support – this may include specif</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ic support with attendance or a whole family plan, but it may also include consideration for an education, health and care </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">plan or an alternative form of educational provision where necessary to overcome the barriers to being in school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C2A2D7F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29204FF5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">During the autumn term, schools may also take account of the end of previous year attendance picture when determining actions against the tiered response.  For example, a child whose attendance has dropped below 96% </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a single period of approved absence and where the previous year’s position was 96% or above, a school may judge that an attendance letter is not yet required and continue to monitor closely.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A8365B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3A1E6B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">These figures expressed as % attendance levels are intended as a guide for the tiered </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>response</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> but they are not absolute and it will be necessary for school to exercise some judgement.  Schools will also take other factors into account when deciding how to manage attendance.  For example, schools will consider patterns of attendance which may trigger concerns such as frequent broken weeks or repeated similar absence such as a pupil who is absent every Friday. Schools may decide to intervene whenever they have concerns, taking these guidelines into account.  Schools will communicate with thei</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">r Local Authority as appropriate at any stage if there is particular concern about a child’s attendance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FADD526" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61EB0B7E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Schools are provided with a support pack which includes template letters and proformas as required to support this tiered approach.   Schools should amend these to meet their own requirements.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1124C2B5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        <w:ind w:left="-851" w:right="-897"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4E5CBD" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2317"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Notice to Improve and Penalty notices </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B48A756" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D485E90" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="26"/>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Schools can request that the Local Authority issues a Penalty Notice (PN) for persistent and severe absenteeism, including for taking unauthorised term-time leave.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C60AFBB" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="26"/>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>The DfE provides national thresholds for the circumstances under which a PN should be considered by the school.  These thresholds are set out in the DfE publication ‘</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62">
+        <w:r w:rsidR="00DC6156">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>Working together to</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId63">
+        <w:r w:rsidR="00DC6156">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId64">
+        <w:r w:rsidR="00DC6156">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>improve school attendance.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId65">
+        <w:r w:rsidR="00DC6156">
+          <w:t>’</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (para 176 to 185) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74423E52" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="26"/>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">A Local Authority can consider issuing a ‘Notice to Improve’, as per the DfE guidance, to provide parents with a final opportunity to engage with support before the issuing of a PN.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5DC222" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="26"/>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Local Authorities are required to draw up, and publish on their website, a Local Code of Conduct for issuing penalty notices.  This code of conduct must also include details of the Notice to Improve process.  Links to the Code of Conduct for Dorset Council and Bournemouth, Christchurch and Poole Council can be found on appendix B. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23ED4D06" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="26"/>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Only two penalty notices can be issued to the same parent in respect of the same child within a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>3 year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> rolling period and any second notice within that period is charged at a higher rate.  This first PN will be charged at £160 if paid within 28 days (reduced to £80 if paid within 21 days); the second is charged at a flat rate of £160 if paid within 28 days.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B09B45" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4335"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">A PN can be issued to the parent or parents who have allowed the absence to occur.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4199D4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>9.7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Schools will ensure that parents are told in writing of the potential implication of low attendance and taking unauthorised term time leave.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B74C35" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="566" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF36032" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="3180"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Tracking and monitoring overall attendance performance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBE614A" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A728ED" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Towards the end of each half term, the school’s senior leader with responsibility for attendance will review attendance performance including: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D9EC29" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B458F20" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">% Absence overall (and % authorised / unauthorised) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26909B3D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">% of pupils defined as ‘persistently absent’ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A03A1F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">% days lost due to term time leave (and % of those authorised / unauthorised) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E26B43" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="35"/>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In the above, comparisons between ‘all’ and key groups </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>including:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> year groups, disadvantaged, SEND, assigned social worker, level of need 3 and 4 (as defined in safeguarding policy).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4639C56D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Patterns of lateness </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3157C981" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDA2AB7" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In this way, schools will formally track their attendance position within the year.  They will also </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA56195" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="576" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">track their overall attendance patterns over a rolling three-year period.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469D6653" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="14" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6B45C9" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This information will be reported by the Headteacher to the Local Governing body.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7160FC5E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="172" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0072722B">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BEA5E0" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1823"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Requiring medical evidence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEE4271" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="170" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>Year 6</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B77A823" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Schools cannot routinely authorise absence for pupils where there are attendance concerns.  Before requiring parents/carers to provide medical evidence, parents/carers will have been notified in writing according to the tiered response.  The requirement to provide medical evidence would typically be discussed with the parents/carers at an attendance improvement meeting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387A44AC" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="566" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A93AFF" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Medical evidence may take many forms, depending upon the circumstances.  Where a pupil has a specific medical condition which is clearly evidenced to the school (for example through an NHS paediatrician’s letter), this can be taken as evidence for ongoing absences rather than requiring the parents/carers to provide evidence after every absence.  However, if there are any doubts, the school will take advice from the Local Authority as it will be necessary to understand the level of attendance that could be </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">reasonably expected with that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>particular condition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">.  It may be necessary to request consent from the parent to discuss the child’s health directly with the GP.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0849318A" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFE39FF" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">In cases where there is no confirmed underlying health condition, medical evidence can take whatever form the school deems as appropriate and might include: GP appointment card, prescription or even the school’s direct observation. Either way, if a parent/carer is required to provide medical evidence, absences will not be authorised without such evidence.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0603D4B1" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0330E3" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2393"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Pupils with medical needs and/ or SEND</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01776337" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C25D3ED" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>12.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">CLP understands that some pupils face greater barriers to attendance than their peers. These can include pupils who suffer from long term medical conditions or who have special educational needs and disabilities. However, their right to an education is the same as any other pupil and therefore our attendance ambition for these pupils </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the same as they are for any other pupil.   We are mindful of the unique barriers that these pupils may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>face</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and we are committed to putting support in place where necessar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">y to help them access full time education.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3240059D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D242728" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>12.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Parents of pupils with medical needs and / or SEND who are struggling to attend school should contact the school as soon as they can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>in order for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the school to understand the support required. This could include making reasonable adjustments or having individual healthcare plans. In some cases, advice and support may be sought from external partners such as health services. Our work with families in these instances is crucial to ensuring specific support approaches, including supporting home routines and e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ncouraging external professionals to schedule appointments outside of the school day.  For families suggesting part time attendance, please see the section on part-time timetables.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EFF228A" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDCEF63" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1907"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Appointments during the day</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D867FB" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3319D8CF" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>13.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Parents must avoid arranging appointments for their child during the day. However, if it is unavoidable, parents must notify the school of the appointment details. A child should only be taken out of school for their own appointment, not because another family member has an appointment. This includes collecting a child early so a family member can attend an appointment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019F41C3" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55AA9108" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1422"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Managing lateness </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8ACCC8" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DED0AC" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Schools will actively discourage late arrivals and will be alert to any patterns of late arrival </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> start an early discussion with the family to provide appropriate support. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF84349" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B39F11B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The following table shows how quickly lateness can cause lost learning time: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E36B61" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10769" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="5527" w:type="dxa"/>
+        <w:tblInd w:w="1277" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="48" w:type="dxa"/>
+          <w:left w:w="166" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="846"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="2975"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C4B96" w:rsidRPr="0072722B" w14:paraId="6D78784F" w14:textId="77777777" w:rsidTr="007C4B96">
+      <w:tr w:rsidR="00DC6156" w14:paraId="1B17C52D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="34F468DE" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRPr="0072722B" w:rsidRDefault="007C4B96" w:rsidP="007C4B96">
+          <w:p w14:paraId="779B4885" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="79" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Year</w:t>
+              <w:t xml:space="preserve">Minutes late per day </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9923" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="2975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1F67D58E" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRPr="0072722B" w:rsidRDefault="007C4B96" w:rsidP="007C4B96">
+          <w:p w14:paraId="1B39FFD1" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Numbers of Year 6 children reaching age related expectations</w:t>
+              <w:t xml:space="preserve">Number of school days lost </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C4B96" w:rsidRPr="0072722B" w14:paraId="499D6C03" w14:textId="77777777" w:rsidTr="007C4B96">
+      <w:tr w:rsidR="00DC6156" w14:paraId="6C914B8C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41AC52BB" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRPr="0072722B" w:rsidRDefault="007C4B96" w:rsidP="007C4B96">
+          <w:p w14:paraId="79F4176D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="219" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2433A6C3" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="210" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">3.2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="3DE5B5D2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="278"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D0C295B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="216" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">10 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="769B4652" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="210" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">6.5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="0EAA0177" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="278"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="307D00D9" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="216" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">15 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46964A37" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="210" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">9.5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="7B292161" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="278"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B06F1C5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="216" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">20 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4475ED9B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="213" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">12.5 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="61C87D74" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="278"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73F290C7" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="216" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">30 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2975" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BA91CF4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="213" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">19 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6381A98C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00525AF9" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="25"/>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">If a pupil arrives at school after the register has closed, they will be recorded as ‘late’ (L): this is not an unauthorised </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>absence</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and the pupil is counted as present for the morning session.  Lateness 30 minutes or more after the register has closed will be counted as an unauthorised absence (O) unless parents/carers provide the school with an acceptable reason.  Specific timings at (school name) are as follows: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7278A047" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="936" w:right="5918"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Register opens at 8.45 B.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Register closes at 8.55 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A9A8E0" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A late mark (L) is recorded if a child arrives between 9.00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and 9.30. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC05C96" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An Unauthorised Absence mark (U or O) will be recorded for that session if a child arrives after 9.31 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51ACBDB5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF6B313" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">CLP schools will also contact parents/carers if a child regularly arrives at school late. Teachers and other staff who notice a problem with punctuality will consult with the Headteacher before communication is made with parents/carers regarding the matter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1540D671" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736F6E4F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Persistent lateness will be addressed according to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>particular circumstances</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">; it is likely that persistent lateness will have triggered the previous low attendance measures.  Advice regarding persistent lateness may be sought from the Local Authority. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E7D4EC" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE01DE7" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="2161"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Leave of Absence during term time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE7FB49" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="358" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA00D97" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Headteachers have no discretion to grant a leave of absence during term time unless there are genuinely exceptional circumstances. The fundamental principles for defining ‘exceptional’ are rare, significant, unavoidable and short; 'unavoidable' should be taken to mean an event that could not reasonably be scheduled at another time. It is the parent’s responsibility to ensure that the Headteacher has all the information in writing to be able to determine whether the request is truly exceptional.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79362D2C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6FF097" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">In considering </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to authorise a request for leave of absence in term time, the Headteacher will look at each individual case.  A request can only be authorised if the Headteacher considers that the circumstances are exceptional. Additionally, any request should be made prior to the leave of absence and should be submitted to the school using the Request for Leave of Absence </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">form available from the school website/office. Parents/Carers may be asked to provide additional information/evidence or </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">meet with the school to discuss the circumstances.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176D9139" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6168EC4E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Only the parent/carer the child resides with can make an application for a leave of absence.  In the case of separated parents, the other parent will be notified of the application (provided that this parent also retains parental responsibility) so that they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>have the opportunity to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> express an opinion which the Headteacher can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113E59CF" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20081C23" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The following are examples of situations which could be considered as exceptional: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722C3E8F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2668D79B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Return of parent/carer from active service (forces) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F241F44" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Death or terminal illness of a parent/carer, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>step-parent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> or sibling </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D031E5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Young Carers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1916EEE4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Disability or respite leave </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD76C5C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Periods of obligatory religious observance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2664BC7F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="35" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Attendance at a wedding or christening of an immediate family member (‘immediate’ defined as parents and siblings) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A01B06" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Other situations which might be considered as ‘compassionate’ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76396235" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1094" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127991D4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The following are examples of situations which would </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> typically be considered as exceptional: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDC39B8" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079F4188" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Family holiday / cheaper holiday dates </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A1B149" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Educational visits arranged by family members during school time </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1AFDCE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Attendance at a wedding or christening (unless it relates to immediate family) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F87C232" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Visiting relatives either abroad or in the UK </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5631C377" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="37" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Limitations on parents’/carers’ leave entitlement or dates or parents’/carers’ profession or place of work making it difficult to coincide school and work holidays </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E249B20" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="35"/>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A family member going for medical treatment abroad which could be reasonably carried out in the UK </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5FEDDE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Child’s birthday </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14355649" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1094" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3BF314" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">School will not typically authorise any leave during May and June due to statutory assessments.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE927D2" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA9902A" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Parents/carers will be notified of the Headteacher’s decision at the earliest opportunity. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0C4BD0" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C53903" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If a leave of absence is taken but the school has not been able to authorise the absence because the reasons are not considered ‘exceptional’, the school will request that the Local Authority issues a Penalty Notice (PN) as appropriate according to the DfE thresholds.  These DfE thresholds allow for a PN to be issued in circumstances where parents may be deliberately avoiding the national threshold by taking several term time holidays below threshold, or for repeated unauthorised term time absence (such as </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">for birthdays and other family events).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2908BE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A416D5E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1727"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Absence for performance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0D6ADE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC99792" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The Headteacher may grant leave of absence for approved public performances provided that clear evidence is issued of the approved nature of this activity. The following will also be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>taken into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in reaching a decision: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC89C79" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57279F07" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:left="1080" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The nature and purpose of the performance; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260CBDEA" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="37" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The frequency of absence requested and the likely impact on the child’s education and progress; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DE82D6" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The child’s attendance record </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604E3ADC" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3434F213" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Where licences are issued by the Local Authority, absences will be monitored to ensure that they comply with the permissions given in the licence. Where the licence specifies the dates that a child is to be away from school to perform, then the head teacher should authorise those days. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3788CF" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="576" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">However, where the terms of the licence do not specify dates, it is at the discretion of the Headteacher to authorise leave of absence. Headteachers should be sympathetic to requests that are supported by a licence, as long as the school remains satisfied that this will not have a negative effect on a child’s education.  Any concerns will be communicated to the school attendance lead.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63885918" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00CEDD24" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="3414"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>17.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Off-site education, alternative provision or specialist provision</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B066561" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F6BEFA9" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>17.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Where a child’s needs are recognised by the school, and specialist resources not available in school are required, the allocated lead within the school may authorise absence for specific times when such tuition or therapy may be given outside of school. For pupils using alternative provision or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>off site</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> education, the allocated lead will ensure that the provider’s safeguarding arrangements are effective and that the quality of education for the pupil is good or better.  All pupils placed in a more appropri</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ate provision will have full time education and clearly defined outcomes agreed before the placement starts and attendance will be tracked by the provider and the school at which the pupil is on roll.  Such pupils will be coded appropriately and, if in attendance at the agreed appropriate provision, will not be marked as absent. Stringent safeguarding checks will be carried out before and during the placement as well as checking safeguarding daily through a daily attendance phone call. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD61F4A" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137B49D4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1514"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>18.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Part-time timetables</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCC0BB9" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DEAC3DF" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="26"/>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>18.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">In very exceptional circumstances, where it is in a pupil’s best interests, there may be a need for a school to provide a pupil of compulsory school age with less than full-time education through a temporary part-time timetable to meet their individual needs.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12693208" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="26"/>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>18.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Part-time tables will only be used according to the DfE guidance set out in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66">
+        <w:r w:rsidR="00DC6156">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>Working together to</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId67">
+        <w:r w:rsidR="00DC6156">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId68">
+        <w:r w:rsidR="00DC6156">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>improve school attendance</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId69">
+        <w:r w:rsidR="00DC6156">
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">(para 65 – 70). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B12596" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>18.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>In particular, that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> guidance sets out that a part-timetable should: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EFBCCAC" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE7D2E0" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Have the agreement of both the school and the parent the pupil normally lives with. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7491C6E5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Have a clear ambition and be part of the pupil’s wider support, health care or reintegration plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17883222" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="38"/>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Have regular review dates which include the pupil and their parents to ensure it is only in place for the shortest time necessary. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF80E67" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Have a proposed end date that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>takes into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the circumstances of the pupil, after which the pupil is expected to attend full-time, either at school or alternative provision. It can, however, be extended as part of the regular review process. In some limited cases, a pupil with a long-term health condition may require a part-time timetable for a prolonged period</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4D6D44" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E65C077" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="26"/>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Any part-time timetable consideration must take careful account of any possible safeguarding risks.  Where the pupil has a social worker, the school must keep the social worker informed and involved in the process.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30956B53" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the pupil has an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> health and care plan, the school must discuss the part-time timetable with the local authority.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F431DAD" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="222222"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45AE7179" w14:textId="77777777" w:rsidR="00757D0F" w:rsidRDefault="00757D0F">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD65D78" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1915"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>19.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Children Missing in Education</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CCCCE3" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DD09E4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="566" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>19.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">CLP’s ‘Safeguarding and Child Protection Policy and Procedures’ outlines the process to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>be  followed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> if children are considered missing.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD1391B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4888B360" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1996"/>
+        </w:tabs>
+        <w:ind w:left="-15" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Informing parents of this policy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F563960" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="358" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E3E6FF" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="551" w:right="2" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Schools within CLP will take all reasonable endeavours to ensure that parents and carers are aware of this policy.  Parents and carers will be regularly reminded of the importance of good attendance as well as the implications of low attendance and of taking unauthorised absence.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6721BDA5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14754A32" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="566" w:hanging="566"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">This policy will be published on each school’s website. All parents are sent a ‘September Attendance Letter’ within the first fortnight in each academic year which summarises attendance expectations including arrangements for requesting term time absence due to exceptional circumstances. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AC1F2D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5034F855" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:after="34"/>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Furthermore, this school informs parents of its attendance expectations in the following ways: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B27BFCE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">July – new entrants’ parents will receive a presentation re. the importance of attendance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF5FD07" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">September – CLP attendance letter sent to all parents </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF8E26B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">November – St Luke’s letter sent to all parents detailing attendance expectations </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7012D36C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Monthly newsletter/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>parents</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> comms – attendance is a standard item on this communication </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D45CB0D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="1095" w:right="2" w:hanging="358"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Targeted parents – monthly attendance audits take </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>place</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and parents are informed of issues via targeted approach. They are invited in for attendance surgeries to discuss any issues and ways the school can support and improve attendance with the families</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198B6C18" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1094" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6603C752" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C3DD270" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="436ECECF" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70648456" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38106AC5" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C2D8B0C" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="731AE870" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="344161C9" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0452B8B2" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DAD02CD" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F18C4BE" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED82C09" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6204742F" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3189FD7D" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DFC2CDB" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595CB618" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="482204C2" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DD1176C" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0964C19C" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="166D5192" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A1BA1AC" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BCE2406" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F6162DE" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A7D8113" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76193453" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59ECA6FA" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9D6896" w14:textId="3FF94C30" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C21C42" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix A: Contacting staff about attendance</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C2DAAF" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4C22B8" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9408" w:type="dxa"/>
+        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="142" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:right w:w="117" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4390"/>
+        <w:gridCol w:w="5018"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DC6156" w14:paraId="504138A9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="907"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DCE10E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">The Senior Leader with responsibility for attendance is: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5017" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B2CBCC" w14:textId="5D1062D2" w:rsidR="00DC6156" w:rsidRDefault="001E2B2D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Annabel Pogson </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="53641362" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="862"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7127866E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">The attendance admin officer is: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5017" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="145D1E67" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Alison Oliver </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="1BA97C51" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="414878C2" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">To tell your school that your child is going to be absent, you should: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5017" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="144D825F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Please tell us by 9am at the latest.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C8F2C75" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Telephone the school on 01202 514396 and leave a message giving your child’s name and reason for absence.   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="3C01B7FA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2268"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5012F3FC" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">If a parent is concerned about their child’s attendance, they should: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5017" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0226EC1C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Speak with the child’s teacher in the first instance.  You can arrange that by telephone. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A3C8E51" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="702C9058" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">If you have already done that and remain concerned, you can speak to Sarah Walton or Annabel Pogson. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78AA656B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">You can arrange that via the office or telephone. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="112DE2B0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1563"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28FBC046" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other key staff involved in supporting attendance are: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5017" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0BF7B9" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Alison Oliver, Attendance Officer. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F2B5A30" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Kerry Cutler, Pastoral Care Worker. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D2F9F15" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16F6B296" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">You can contact them by telephone. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="75D50070" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1697"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="285E2446" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you wish to request a leave of absence for your child, you should:  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5017" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA25CF5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Obtain the ‘Request for Leave of Absence form’ from the school website or office.  Complete this form and give it to the school as early as possible </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:u w:val="single" w:color="000000"/>
+              </w:rPr>
+              <w:t>before</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> the requested absence is due to happen.   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="077EB5F0" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55009EDF" w14:textId="39591511" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5962E0" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E821885" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DCCF628" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B83AF3A" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E689CA7" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B760F3D" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="716E68B4" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11FCD735" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3714C587" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BEB234D" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07096307" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEA8AFE" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5748DB37" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4950C167" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="541DAEE6" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A018940" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39265B3F" w14:textId="77777777" w:rsidR="00242CB6" w:rsidRDefault="00242CB6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13DBBAD0" w14:textId="37FB277B" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Appendix B:  Local Authority Code of Conduct for issuing Penalty Notices.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9A8351" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15ACBEC1" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Local Authorities are required to draw up, and publish on their website, a Local Code of Conduct for issuing penalty notices.  This code of conduct must also include details of the Notice to Improve process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1E9D33" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74817202" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FFB7AE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Code of Conduct for Dorset Council can be accessed </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId70">
+        <w:r w:rsidR="00DC6156">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId71">
+        <w:r w:rsidR="00DC6156">
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013658EB" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CFDE685" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:ind w:left="-5" w:right="2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Code of Conduct for Bournemouth, Christchurch and Poole Council had not been published to their website at the time of this policy’s determination.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53814A2B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22072E66" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088BC7E4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75801838" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2E047E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566F4232" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054B4BA3" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A16D07" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE083F4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+      <w:pPr>
+        <w:sectPr w:rsidR="00DC6156">
+          <w:footerReference w:type="even" r:id="rId72"/>
+          <w:footerReference w:type="default" r:id="rId73"/>
+          <w:footerReference w:type="first" r:id="rId74"/>
+          <w:pgSz w:w="11909" w:h="16834"/>
+          <w:pgMar w:top="893" w:right="1240" w:bottom="1047" w:left="1248" w:header="720" w:footer="134" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5332FC62" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix C: Summary of roles and responsibilities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66092626" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="13951" w:type="dxa"/>
+        <w:tblInd w:w="194" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="163" w:type="dxa"/>
+          <w:left w:w="22" w:type="dxa"/>
+          <w:right w:w="171" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3488"/>
+        <w:gridCol w:w="3488"/>
+        <w:gridCol w:w="3490"/>
+        <w:gridCol w:w="3485"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DC6156" w14:paraId="5A1AE250" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="598"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="080964E3" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="6978" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AEE964B" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRPr="0072722B" w:rsidRDefault="007C4B96" w:rsidP="007C4B96">
+          <w:p w14:paraId="6B700D36" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="151" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>%age of pupils</w:t>
+              <w:t xml:space="preserve">For ALL pupils: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="3485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="7E088439" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRPr="0072722B" w:rsidRDefault="007C4B96" w:rsidP="007C4B96">
+          <w:p w14:paraId="44B7CC06" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
             <w:pPr>
-              <w:ind w:right="-39"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="13C145C7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5468F2A0" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="77" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>English – Reading</w:t>
+              <w:t xml:space="preserve">Parents / pupils are expected to: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27C57BC4" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRPr="0072722B" w:rsidRDefault="007C4B96" w:rsidP="007C4B96">
+          <w:p w14:paraId="5930BC9D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="77" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>English - Writing</w:t>
+              <w:t xml:space="preserve">School is expected to: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="3490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E29C7D2" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRPr="0072722B" w:rsidRDefault="007C4B96" w:rsidP="007C4B96">
+          <w:p w14:paraId="3DC0C0BB" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="77" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Mathematics</w:t>
+              <w:t xml:space="preserve">Local Governors are expected to: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="3485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03E3B748" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRPr="0072722B" w:rsidRDefault="007C4B96" w:rsidP="007C4B96">
+          <w:p w14:paraId="26AE9CC7" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="77" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">The Local Authority is expected to: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="0E5DE8C5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="5113"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="789EA1B5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="45" w:line="240" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
             </w:pPr>
-            <w:r w:rsidRPr="0072722B">
+            <w:r>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-              <w:t>GPS</w:t>
+              <w:t xml:space="preserve">Ensure their child attends every day the school is open except when a statutory reason applies.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78AE825B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="43" w:line="240" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notify the school as soon as possible when their child </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>has to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be unexpectedly absent (e.g. sickness).  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59CBC296" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="45" w:line="240" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Only request leave of absence in exceptional circumstances and do so in advance.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78F4D320" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Book any medical appointments around the school day where possible. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51FAFF86" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRPr="0072722B" w:rsidRDefault="007C4B96" w:rsidP="007C4B96">
+          <w:p w14:paraId="63545C46" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="46" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="81" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
+              <w:t xml:space="preserve">Have a clear school attendance policy on the school website which all staff, pupils and parents understand.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3664C7C4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="43" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="81" w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-              <w:t>Science</w:t>
+              <w:t xml:space="preserve">Develop and maintain a whole school culture that promotes the benefits of good attendance.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="535077FA" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="45" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="81" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accurately complete admission and attendance registers.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5117A07D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="45" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="81" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have robust daily processes to follow up absence.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1274C01E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:after="2" w:line="238" w:lineRule="auto"/>
+              <w:ind w:right="81" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have a dedicated senior </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>leader  with</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> overall </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23FAF72C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="446" w:right="82" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">responsibility </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>for  championing</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>improving  attendance</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="3490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2529A4A1" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRPr="0072722B" w:rsidRDefault="007C4B96" w:rsidP="007C4B96">
+          <w:p w14:paraId="6DE91644" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="46" w:line="240" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Take an active role in attendance improvement, support their school(s) to prioritise attendance, and work together with leaders to set whole school cultures.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22083341" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:after="47" w:line="239" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure school leaders fulfil expectations and statutory duties.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FA30487" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure school staff receive training on attendance.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF18690" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="46" w:line="240" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have a strategic approach to improving attendance for the whole area and make it a key focus of all frontline council services.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BC3FBC9" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="47" w:line="239" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Have a School Attendance Support Team that works with all schools in their area to remove area-wide barriers to attendance.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="489F0DB5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:after="43" w:line="240" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide each school with a named point of contact in the School Attendance Support Team who can support with queries and advice.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18DDC1BB" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Offer opportunities for </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>all  schools</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the area to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>share  effective</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> practice</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>RWM</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C4B96" w:rsidRPr="0072722B" w14:paraId="7E88AAC8" w14:textId="77777777" w:rsidTr="007C4B96">
+    </w:tbl>
+    <w:p w14:paraId="43B78C22" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="1639" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="13951" w:type="dxa"/>
+        <w:tblInd w:w="194" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="165" w:type="dxa"/>
+          <w:left w:w="22" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3488"/>
+        <w:gridCol w:w="3488"/>
+        <w:gridCol w:w="3490"/>
+        <w:gridCol w:w="3485"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DC6156" w14:paraId="41EF7829" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="481"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="3745796B" w14:textId="0B49E7A0" w:rsidR="007C4B96" w:rsidRPr="0072722B" w:rsidRDefault="00E81149" w:rsidP="007C4B96">
+          <w:p w14:paraId="7387C186" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...30 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="6978" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="68D637E6" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRDefault="007C4B96" w:rsidP="007C4B96">
+          <w:p w14:paraId="3A183554" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="93" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...24 lines deleted...]
-              <w:t>(SLPS last year)</w:t>
+              <w:t xml:space="preserve">For pupils at risk of becoming persistently absent (95-90% attendance): </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="3485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="41BD5DAF" w14:textId="4B9E6B3A" w:rsidR="00AA6D45" w:rsidRDefault="00B074AD" w:rsidP="00BC21C9">
+          <w:p w14:paraId="4DC2B6E6" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
             <w:pPr>
-              <w:ind w:right="-39"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="16F7FE6E" w14:textId="1E19CAD5" w:rsidR="007C4B96" w:rsidRPr="009F356F" w:rsidRDefault="00F51298" w:rsidP="00BC21C9">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="3036D590" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="527"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE1983C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:ind w:right="-39"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="77" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t>65%</w:t>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Parents / pupils are expected to: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7F5A2B" w14:textId="2A51879B" w:rsidR="00AA6D45" w:rsidRDefault="00B074AD" w:rsidP="007C4B96">
+          <w:p w14:paraId="5B99F961" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="77" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t>70</w:t>
-[...10 lines deleted...]
-              <w:t>56%</w:t>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">School is expected to: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="3490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="142F97E8" w14:textId="747DB5DD" w:rsidR="00AA6D45" w:rsidRDefault="00B074AD" w:rsidP="007C4B96">
+          <w:p w14:paraId="3D00F84C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="77" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t>70</w:t>
-[...10 lines deleted...]
-              <w:t>55%</w:t>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Governors are expected to: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="3485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C9166A6" w14:textId="22583F5D" w:rsidR="00AA6D45" w:rsidRDefault="00B074AD" w:rsidP="007C4B96">
+          <w:p w14:paraId="69425153" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="77" w:firstLine="0"/>
             </w:pPr>
             <w:r>
-              <w:t>59</w:t>
-[...2 lines deleted...]
-              <w:t>%</w:t>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Local Authority is expected to: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D5607EB" w14:textId="00E3571B" w:rsidR="007C4B96" w:rsidRPr="009F356F" w:rsidRDefault="00F51298" w:rsidP="007C4B96">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="66A4DE48" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="6714"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42ABCB2E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:after="44" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="45" w:hanging="360"/>
             </w:pPr>
             <w:r>
-              <w:t>62%</w:t>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work with the school and local authority to help them understand their child’s barriers to attendance.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="539E83B1" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="45" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proactively engage with the support offered to prevent the need for more formal support. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0075A0A8" w14:textId="71E033CA" w:rsidR="007C4B96" w:rsidRDefault="00AA6D45" w:rsidP="007C4B96">
+          <w:p w14:paraId="032F114B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:after="43" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="104" w:hanging="360"/>
             </w:pPr>
             <w:r>
-              <w:t>86%</w:t>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proactively use data to identify pupils at risk of poor attendance.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="487AB696" w14:textId="7F74DEB3" w:rsidR="00AA6D45" w:rsidRPr="009F356F" w:rsidRDefault="00AA6D45" w:rsidP="007C4B96">
+          <w:p w14:paraId="3FB7249E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:after="46" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="104" w:hanging="360"/>
             </w:pPr>
             <w:r>
-              <w:t>Unknown</w:t>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work with each identified pupil and their parents to understand and address the reasons for absence, including any in-school barriers to attendance.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="700487FB" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:after="47" w:line="239" w:lineRule="auto"/>
+              <w:ind w:right="104" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where out of school barriers are identified, signpost and support access to any required services in the first instance.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78E19D12" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="104" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>If the issue persists, take an active part in the multi-agency effort with the local authority and other partners. Act as the lead practitioner where all partners agree that the school is the best placed lead service. Where the lead practitioner is outside of the school, continue to work with the local authority and partners.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="3490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61698C94" w14:textId="78E4B666" w:rsidR="00AA6D45" w:rsidRDefault="00B074AD" w:rsidP="00151CDA">
+          <w:p w14:paraId="0253A32B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="113" w:hanging="360"/>
             </w:pPr>
             <w:r>
-              <w:t>5</w:t>
-[...5 lines deleted...]
-              <w:t>%</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regularly review attendance data and help school leaders focus support on the pupils who need it. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26BB67C5" w14:textId="412FCA1D" w:rsidR="007C4B96" w:rsidRPr="009F356F" w:rsidRDefault="00507476" w:rsidP="007C4B96">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA76430" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:after="46" w:line="239" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
             </w:pPr>
             <w:r>
-              <w:t>42%</w:t>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hold a termly conversation with every school to identify, discuss and signpost or provide access to services for pupils who are persistently or severely absent or at risk of becoming so.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79BB6EC9" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:after="43" w:line="239" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where there are out of school barriers, provide each identified pupil and their family with access to services they need in the first instance.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="269614B3" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>If the issue persists, facilitate a voluntary early help assessment where appropriate. Take an active part in the multi-agency effort with the school and other partners. Provide the lead practitioner where all partners agree that a local authority service is best placed to lead. Where the lead practitioner is outside of the local authority, continue to work with the school and partners.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C4B96" w:rsidRPr="0072722B" w14:paraId="52A93604" w14:textId="77777777" w:rsidTr="007C4B96">
+    </w:tbl>
+    <w:p w14:paraId="5DF06664" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A94FC4B" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52EF85FB" w14:textId="77777777" w:rsidR="007C3A4B" w:rsidRDefault="007C3A4B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B723BA4" w14:textId="77777777" w:rsidR="007C3A4B" w:rsidRDefault="007C3A4B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E0B905" w14:textId="77777777" w:rsidR="007C3A4B" w:rsidRDefault="007C3A4B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="13951" w:type="dxa"/>
+        <w:tblInd w:w="194" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="149" w:type="dxa"/>
+          <w:left w:w="22" w:type="dxa"/>
+          <w:right w:w="13" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3488"/>
+        <w:gridCol w:w="3488"/>
+        <w:gridCol w:w="3490"/>
+        <w:gridCol w:w="3485"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DC6156" w14:paraId="38D5A26E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="481"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="13951" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C0CC007" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRPr="0072722B" w:rsidRDefault="007C4B96" w:rsidP="006F05B2">
+          <w:p w14:paraId="709FADA6" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="11" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">For persistently absent pupils (below 90% attendance): </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="4FF55652" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="527"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C529CD" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="77" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parents / pupils are expected to: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E1A77F" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="77" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">School is expected to: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE356BA" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="77" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Governors are expected to: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F830220" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="77" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Local Authority is expected to: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="58D1814D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="7533"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11FD79AF" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:after="44" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="197" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Work with the school and local authority to help them understand their child’s barriers to attendance.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4431E5A6" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="197" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proactively engage with the formal support offered – including any parenting contract or voluntary early help plan to prevent the need for legal intervention. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4943D830" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:after="46" w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="77" w:right="562" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continued support as for pupils at risk </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>of  becoming</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> persistently absent and:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AC97CD5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="46" w:line="239" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where absence becomes persistent, put additional targeted support in place to remove any barriers. Where necessary this includes working with partners.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EC6D797" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="46" w:line="239" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where there is a lack of engagement, hold more formal conversations with parents and be clear about the potential need for legal intervention in future.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D497806" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="46" w:line="240" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where support is not working, being engaged with or appropriate, work with the local authority on legal intervention.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="268E528D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:after="46" w:line="239" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where there are safeguarding concerns, intensify support through statutory children’s social care.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D01B2EE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Work with other schools in the local area, such as schools previously attended and the schools of any siblings.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="053A27C9" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="360" w:right="15" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Regularly review attendance data and help school leaders focus support on the pupils who need it.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2314FCE6" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:after="46" w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="77" w:right="512" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continued support as </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>for  pupils</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at risk of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>becoming  persistently</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> absent and:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7736C3D7" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="46" w:line="239" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work jointly with the school to provide formal support options including parenting contracts and education supervision orders.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B040978" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:after="47" w:line="239" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Where there are safeguarding concerns, ensure joint working between the school, children’s social care services and other   statutory safeguarding partners.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34EBE589" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Where support is not working, being engaged with or appropriate, enforce attendance through legal intervention (including prosecution as a last resort). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="785A3A37" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="13951" w:type="dxa"/>
+        <w:tblInd w:w="194" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="154" w:type="dxa"/>
+          <w:left w:w="22" w:type="dxa"/>
+          <w:right w:w="56" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3488"/>
+        <w:gridCol w:w="3488"/>
+        <w:gridCol w:w="3490"/>
+        <w:gridCol w:w="3485"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DC6156" w14:paraId="4959B3F8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="481"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="3878489E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="6978" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="702FB2AB" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRPr="0072722B" w:rsidRDefault="007C4B96" w:rsidP="006F05B2">
+          <w:p w14:paraId="798699F4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="31" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...22 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve">For severely absent pupils (less than 50% attendance): </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="3485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="70E63A10" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRPr="0072722B" w:rsidRDefault="007C4B96" w:rsidP="00EF782D">
+          <w:p w14:paraId="3BCD2D90" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-              <w:outlineLvl w:val="1"/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="10F91011" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="527"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="115A15F3" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="77" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+                <w:b/>
               </w:rPr>
-            </w:pPr>
-[...28 lines deleted...]
-              <w:t>%</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Parents / pupils are expected to: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B4E600A" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRPr="0072722B" w:rsidRDefault="00906151" w:rsidP="006F05B2">
+          <w:p w14:paraId="4808D17C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-              <w:outlineLvl w:val="1"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="77" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+                <w:b/>
               </w:rPr>
-            </w:pPr>
-[...18 lines deleted...]
-              <w:t>%</w:t>
+              <w:t xml:space="preserve">School is expected to: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="3490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18C72C96" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRPr="0072722B" w:rsidRDefault="00906151" w:rsidP="006F05B2">
+          <w:p w14:paraId="15596375" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-              <w:outlineLvl w:val="1"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="77" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+                <w:b/>
               </w:rPr>
-            </w:pPr>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">% </w:t>
+              <w:t xml:space="preserve">Local Governors are expected to: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="3485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C063EE0" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRPr="0072722B" w:rsidRDefault="00EF782D" w:rsidP="006F05B2">
+          <w:p w14:paraId="21493814" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-              <w:outlineLvl w:val="1"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="77" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+                <w:b/>
               </w:rPr>
+              <w:t xml:space="preserve">The Local Authority is expected to: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="1AB91935" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="6155"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DEA0383" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:after="44" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="176" w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-              <w:t>72</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007C4B96" w:rsidRPr="0072722B">
+              <w:t xml:space="preserve">Work with the school and local authority to help them understand their child’s barriers to attendance.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5595A04A" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="176" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-              <w:t xml:space="preserve">% </w:t>
+              <w:t xml:space="preserve">Proactively engage with the formal support offered – including any parenting contract or voluntary early help plan to prevent the need for legal intervention. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06A6DCB0" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRDefault="00906151" w:rsidP="006F05B2">
+          <w:p w14:paraId="68331FB5" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-              <w:outlineLvl w:val="1"/>
+              <w:spacing w:after="46" w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="77" w:right="4" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
+              <w:t xml:space="preserve">Continued support as for </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>persistently  absent</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pupils and:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C544104" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="446" w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
-              <w:t>80</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007C4B96">
+              <w:t>•</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>%</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Agree a joint approach for all severely absent pupils with the local authority.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="3490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A6D0016" w14:textId="77777777" w:rsidR="007C4B96" w:rsidRPr="0072722B" w:rsidRDefault="00E81149" w:rsidP="006F05B2">
+          <w:p w14:paraId="174EFD43" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-              <w:outlineLvl w:val="1"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Regularly review attendance data and help school leaders focus support on the pupils who need it.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C56BFC4" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:after="46" w:line="239" w:lineRule="auto"/>
+              <w:ind w:left="77" w:right="2" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-              <w:t>61</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007C4B96" w:rsidRPr="0072722B">
+              <w:t xml:space="preserve">Continued support as for </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="en-GB"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-              <w:t xml:space="preserve">% </w:t>
+              <w:t>persistently  absent</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pupils and:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3707A688" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="46" w:line="239" w:lineRule="auto"/>
+              <w:ind w:right="112" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All services should make this group the top priority for support. This may include a whole family plan, consideration for an education, health and care plan, or alternative form of educational provision.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B8C9190" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="112" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Be especially conscious of any potential safeguarding issues, ensuring joint working between the school, children’s social care services and other statutory safeguarding partners. Where appropriate, this could include conducting a full children’s social care assessment and building attendance into children in need and child protection plans. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="408A121E" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00CD69F7" w:rsidP="00CD69F7">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4A08BC34" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C28E856" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10911" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="13951" w:type="dxa"/>
+        <w:tblInd w:w="194" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="149" w:type="dxa"/>
+          <w:left w:w="43" w:type="dxa"/>
+          <w:right w:w="61" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="846"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="3488"/>
+        <w:gridCol w:w="3488"/>
+        <w:gridCol w:w="3490"/>
+        <w:gridCol w:w="3485"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD69F7" w:rsidRPr="0072722B" w14:paraId="5F7A9C4B" w14:textId="77777777" w:rsidTr="007C4B96">
+      <w:tr w:rsidR="00DC6156" w14:paraId="5F6A4AF1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="617"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="13951" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BE5DA80" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00CD69F7" w:rsidP="007C4B96">
+          <w:p w14:paraId="58661617" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="65" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
+              <w:t xml:space="preserve">For pupils with medical conditions and / or SEND with poor attendance (below 95%) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="3539FA5C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="527"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC9F08C" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="56" w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="0072722B">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Year</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Parents / pupils are expected to: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10065" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BFC0C90" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00CD69F7" w:rsidP="007C4B96">
+          <w:p w14:paraId="5D1DDB09" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="55" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">School is expected to: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D68E09A" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="55" w:firstLine="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="0072722B">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Numbers of Year 6 children reaching above age related expectations</w:t>
+              <w:t xml:space="preserve">Local Governors are expected to: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7D6936" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="55" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Local Authority is expected to: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CD69F7" w:rsidRPr="0072722B" w14:paraId="1FB4B597" w14:textId="77777777" w:rsidTr="007C4B96">
+      <w:tr w:rsidR="00DC6156" w14:paraId="61082E85" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="5641"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="846" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DCADAFC" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00CD69F7" w:rsidP="007C4B96">
+          <w:p w14:paraId="0C4668AD" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:after="43" w:line="240" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
+              <w:t xml:space="preserve">Work with the school and local authority to help them understand their child’s barriers to attendance.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="042A72BE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proactively engage with the support offered. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8097D8" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="43" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="171" w:hanging="283"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maintain the same ambition for attendance and work with pupils and parents to maximise attendance.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F4E3BD8" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="44" w:line="239" w:lineRule="auto"/>
+              <w:ind w:right="171" w:hanging="283"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensure join up with pastoral support and where required, put in place additional support and adjustments, such as an individual healthcare plan and if applicable, ensuring the provision outlined in the pupil’s EHCP is accessed.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="375AA968" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:after="46" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="171" w:hanging="283"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consider additional support from wider services and external partners, making timely referrals.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C21CFC0" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="171" w:hanging="283"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regularly monitor data for such groups, including at board and governing body meetings and with local authorities. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="282BD1D7" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="339" w:right="167" w:hanging="142"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regularly review attendance data and help school leaders focus support on the pupils who need it. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="341DFDD2" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:spacing w:after="46" w:line="239" w:lineRule="auto"/>
+              <w:ind w:right="26" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work closely with relevant services and partners, for example special educational needs, educational psychologists, and mental health services, to ensure joined up support for families.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D9F3D86" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="26" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ensure suitable education, such as alternative provision, is arranged for children of compulsory school age who because of health reasons would not otherwise receive a suitable education. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="11ED9370" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623DF179" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="13951" w:type="dxa"/>
+        <w:tblInd w:w="194" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="165" w:type="dxa"/>
+          <w:left w:w="53" w:type="dxa"/>
+          <w:right w:w="138" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3488"/>
+        <w:gridCol w:w="3488"/>
+        <w:gridCol w:w="3490"/>
+        <w:gridCol w:w="3485"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DC6156" w14:paraId="17815978" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="481"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D659B3A" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:tcW w:w="6978" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3FEB68" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00CD69F7" w:rsidP="007C4B96">
+          <w:p w14:paraId="3E00EBF8" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="125" w:firstLine="0"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>%age of pupils</w:t>
+              <w:t xml:space="preserve">For pupils with a social worker: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="3485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
           </w:tcPr>
-          <w:p w14:paraId="3136EA58" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00CD69F7" w:rsidP="007C4B96">
+          <w:p w14:paraId="44695226" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="00DC6156">
             <w:pPr>
-              <w:ind w:right="-39"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="2282BEFD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="527"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58520604" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="46" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>English – Reading</w:t>
+              <w:t xml:space="preserve">Parents / pupils are expected to: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1558" w:type="dxa"/>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22C90B96" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00CD69F7" w:rsidP="007C4B96">
+          <w:p w14:paraId="5DBDB4D9" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>English - Writing</w:t>
+              <w:t xml:space="preserve">School is expected to: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="3490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15CE3643" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00CD69F7" w:rsidP="007C4B96">
+          <w:p w14:paraId="51CFCA2A" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Mathematics</w:t>
+              <w:t xml:space="preserve">Local Governors are expected to: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="3485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="230467BB" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00CD69F7" w:rsidP="007C4B96">
+          <w:p w14:paraId="2B8B853A" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="45" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">The Local Authority is expected to: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC6156" w14:paraId="7E1E7C32" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="3747"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CE5BD3D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="44" w:line="240" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
             </w:pPr>
-            <w:r w:rsidRPr="0072722B">
+            <w:r>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-              <w:t>GPS</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Work with the school and local authority to help them understand their child’s barriers to attendance.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64999204" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proactively engage with the support offered. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="3488" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B0C3E08" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00CD69F7" w:rsidP="007C4B96">
+          <w:p w14:paraId="7283A0E1" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="415" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0072722B">
+              <w:t>•</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-              <w:t>RWM</w:t>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-            </w:pPr>
+              <w:tab/>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Inform the pupil’s social worker if there are any unexplained absences and if their name is to be deleted from the register. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2271" w:type="dxa"/>
+            <w:tcW w:w="3490" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6599B62E" w14:textId="77777777" w:rsidR="00CD69F7" w:rsidRDefault="00CD69F7" w:rsidP="007C4B96">
+          <w:p w14:paraId="3EBFDA7D" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="187" w:right="232" w:hanging="142"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="0072722B">
+              <w:t>•</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-              <w:t>School</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>(SLPS last year)</w:t>
+              <w:t xml:space="preserve">Regularly review attendance data and help school leaders focus support on the pupils who need it. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="3485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62C38AD0" w14:textId="5E43C269" w:rsidR="00AA6D45" w:rsidRDefault="00B074AD" w:rsidP="007C4B96">
+          <w:p w14:paraId="612DC5E6" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:ind w:right="-39"/>
-              <w:jc w:val="center"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:after="43" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="239" w:right="31" w:hanging="194"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
+              <w:t xml:space="preserve">Regularly monitor the attendance of children with a social worker in their area.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="340DF640" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:after="45" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="239" w:right="31" w:hanging="194"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-              <w:t>30</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AA6D45">
+              <w:t xml:space="preserve">Put in place personal education plans for </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-              <w:t>%</w:t>
+              <w:t>lookedafter</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> children.   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5357E7F4" w14:textId="7698E62F" w:rsidR="00CD69F7" w:rsidRPr="0072722B" w:rsidRDefault="00F51298" w:rsidP="007C4B96">
+          <w:p w14:paraId="16ACCC18" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
             <w:pPr>
-              <w:ind w:right="-39"/>
-              <w:jc w:val="center"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="239" w:right="31" w:hanging="194"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">Secure regular attendance of looked-after children as their corporate parent and provide advice and guidance about </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-              <w:t>20%</w:t>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>the  importance</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve"> of attendance to those services supporting </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-              <w:t>13%</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>pupils  previously</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:color w:val="0D0D0D"/>
               </w:rPr>
-            </w:pPr>
-[...307 lines deleted...]
-              <w:t>7%</w:t>
+              <w:t xml:space="preserve"> looked after. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E27C0C3" w14:textId="343E3ECD" w:rsidR="00700A14" w:rsidRPr="0072722B" w:rsidRDefault="00700A14" w:rsidP="00700A14">
-[...654 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w14:paraId="728F954E" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DC6156">
+      <w:footerReference w:type="even" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="first" r:id="rId77"/>
+      <w:pgSz w:w="16834" w:h="11909" w:orient="landscape"/>
+      <w:pgMar w:top="1260" w:right="11004" w:bottom="1845" w:left="1248" w:header="720" w:footer="717" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6B05580E" w14:textId="77777777" w:rsidR="006435F8" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4D0FA5AA" w14:textId="77777777" w:rsidR="006435F8" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SassoonPrimary">
-    <w:altName w:val="Vrinda"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="501CAAB6" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E8C89E0" wp14:editId="60921444">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>774497</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10265664</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6016498" cy="6096"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38574" name="Group 38574"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6016498" cy="6096"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="6016498" cy="6096"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="39544" name="Shape 39544"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6016498" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="6016498" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6016498" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6016498" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="6071E30F" id="Group 38574" o:spid="_x0000_s1026" style="position:absolute;margin-left:61pt;margin-top:808.3pt;width:473.75pt;height:.5pt;z-index:251661312;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="60164,60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh0KPrcAIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVNuO2jAQfa/Uf7D8XhIopSUi7ENpeana&#10;VXf7AcZxLpJvsg2Bv+94ciHLSquKgpRM7Jkzc47Hs3k4K0lOwvnG6JzOZyklQnNTNLrK6Z/n7x++&#10;UOID0wWTRoucXoSnD9v37zatzcTC1EYWwhEA0T5rbU7rEGyWJJ7XQjE/M1Zo2CyNUyzAp6uSwrEW&#10;0JVMFmm6SlrjCusMF97D6q7bpFvEL0vBw6+y9CIQmVOoLeDT4fMQn8l2w7LKMVs3vC+D3VGFYo2G&#10;pCPUjgVGjq55BaUa7ow3ZZhxoxJTlg0XyAHYzNMbNntnjha5VFlb2VEmkPZGp7th+c/T3tkn++hA&#10;idZWoAV+RS7n0qn4hirJGSW7jJKJcyAcFlfpfLVcwyFz2Ful61WnKK9B9ldBvP72VlgypExeFNJa&#10;aA1/Ze//j/1TzaxAUX0G7B8daYqcflx/Wi4p0UxBk6IL6ZZQFvQcRfKZB73uUmg9hywAOVJlGT/6&#10;sBcGlWanHz50LVkMFqsHi5/1YDpo7Ddb2rIQ42KR0STt5KjqnGIdcVOZk3g26BZuzgtqvO5KPfUa&#10;T31oCPAdPIa3Rbyp54T84DS8O2e4oAD4j254d8e8YESeqOzIHRan6kodZYAknMGkKSULeGVVE2AE&#10;yUbB/Fp8TtMrMKDF5utOG61wkSKKJfVvUULj4LWIC95Vh6/SkROLgwZ/CM6krVm/2h9874qlIk6M&#10;LxspR8g5hr6A3K3jv0fonWOcwBk3RqZdJO+r6QYdjAsgPYw7EGUMwsxGhzFew5DGJBO20TyY4oIj&#10;AgWB24jS4FRCHv0EjWNv+o1e1zm//QsAAP//AwBQSwMEFAAGAAgAAAAhAK9IQ/DiAAAADgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdJNLVxmxKKeqpCLaC9DZNpklodjdkt0n6&#10;75160du8mceb72XLybRioN43zmqIZxEIsoUrG1tp+Nq9PTyD8AFtia2zpOFCHpb57U2GaelG+0nD&#10;NlSCQ6xPUUMdQpdK6YuaDPqZ68jy7eh6g4FlX8myx5HDTSuTKFLSYGP5Q40drWsqTtuz0fA+4rh6&#10;jF+Hzem4vux384/vTUxa399NqxcQgabwZ4YrPqNDzkwHd7alFy3rJOEugQcVKwXiaonUYg7i8Lt7&#10;UiDzTP6vkf8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYdCj63ACAAAvBgAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAr0hD8OIAAAAOAQAADwAA&#10;AAAAAAAAAAAAAADKBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;">
+              <v:shape id="Shape 39544" o:spid="_x0000_s1027" style="position:absolute;width:60164;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6016498,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAVg5xNyQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvBd8hnIJ3mm39oW6NUqTSirS0KpTeHTanu2s3J+smanx7Iwi9HGbmG2YyC6YSR2pcaVnBfS8B&#10;QZxZXXKuYLtZdB9BOI+ssbJMCs7kYDZttyaYanviLzqufS4ihF2KCgrv61RKlxVk0PVsTRy9X9sY&#10;9FE2udQNniLcVPIhSUbSYMlxocCa5gVlf+uDUbCigB/L12r38x763/vP0XbOhxelOnfh+QmEp+D/&#10;w7f2m1bQHw8HA7jeiVdATi8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFYOcTckAAADe&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,l6016498,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,6016498,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="7F7F7F"/>
+      </w:rPr>
+      <w:t>P a g e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="76CDDDFC" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720" w:firstLine="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="293BB766" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F204FE4" wp14:editId="75A5B9D6">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>774497</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10265664</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6016498" cy="6096"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38559" name="Group 38559"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6016498" cy="6096"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="6016498" cy="6096"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="39542" name="Shape 39542"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6016498" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="6016498" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6016498" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6016498" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="40618F91" id="Group 38559" o:spid="_x0000_s1026" style="position:absolute;margin-left:61pt;margin-top:808.3pt;width:473.75pt;height:.5pt;z-index:251662336;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="60164,60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMu2NWcQIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVNuO2jAQfa/Uf7D8XhIopSUi7ENpeana&#10;VXf7AcZxLpJvsg2Bv+94ciHLSquKgpQ49szxnOPx2TyclSQn4XxjdE7ns5QSobkpGl3l9M/z9w9f&#10;KPGB6YJJo0VOL8LTh+37d5vWZmJhaiML4QiAaJ+1Nqd1CDZLEs9roZifGSs0LJbGKRbg01VJ4VgL&#10;6EomizRdJa1xhXWGC+9hdtct0i3il6Xg4VdZehGIzCnUFvDp8HmIz2S7YVnlmK0b3pfB7qhCsUbD&#10;piPUjgVGjq55BaUa7ow3ZZhxoxJTlg0XyAHYzNMbNntnjha5VFlb2VEmkPZGp7th+c/T3tkn++hA&#10;idZWoAV+RS7n0qn4hirJGSW7jJKJcyAcJlfpfLVcwyFzWFul61WnKK9B9ldJvP72VloybJm8KKS1&#10;0Br+yt7/H/unmlmBovoM2D860hQ5/bj+tFxQopmCJsUQ0k2hLBg5iuQzD3rdpdB6vlxGhUaqLONH&#10;H/bCoNLs9MOHriWLYcTqYcTPehg6aOw3W9qyEPNikXFI2slR1TnFOuKiMifxbDAs3JwX1HhdlXoa&#10;NZ760BAQO0QMb4t408gJ+SFoeHfBcEEB8B/D8O6O+8Ig8kRlR+4wOVVX6igDbMIZOE0pWcArq5oA&#10;FiQbBf61+JymV2BAi83XnTaOwkWKKJbUv0UJjYPXIk54Vx2+SkdOLBoN/hCcSVuzfrY/+D4US0Wc&#10;mF82Uo6Qc0x9Ablbx3+P0AfHPIEeN2amXSbvq+mMDuwCSA92B6KMSbiz0WHM12DSuMmEbRweTHFB&#10;i0BB4DaiNOhKyKN30Gh702+Muvr89i8AAAD//wMAUEsDBBQABgAIAAAAIQCvSEPw4gAAAA4BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3STS1cZsSinqqQi2gvQ2TaZJaHY3ZLdJ&#10;+u+detHbvJnHm+9ly8m0YqDeN85qiGcRCLKFKxtbafjavT08g/ABbYmts6ThQh6W+e1NhmnpRvtJ&#10;wzZUgkOsT1FDHUKXSumLmgz6mevI8u3oeoOBZV/JsseRw00rkyhS0mBj+UONHa1rKk7bs9HwPuK4&#10;eoxfh83puL7sd/OP701MWt/fTasXEIGm8GeGKz6jQ85MB3e2pRct6yThLoEHFSsF4mqJ1GIO4vC7&#10;e1Ig80z+r5H/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMy7Y1ZxAgAALwYAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK9IQ/DiAAAADgEAAA8A&#10;AAAAAAAAAAAAAAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;">
+              <v:shape id="Shape 39542" o:spid="_x0000_s1027" style="position:absolute;width:60164;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6016498,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD1JqGiyQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dSsNA&#10;FITvBd9hOULv7Mb0B43dBiktbSmK1oJ4d8gek2j2bMxu2/Xtu4WCl8PMfMNM8mAacaDO1ZYV3PUT&#10;EMSF1TWXCnbvi9t7EM4ja2wsk4I/cpBPr68mmGl75Dc6bH0pIoRdhgoq79tMSldUZND1bUscvS/b&#10;GfRRdqXUHR4j3DQyTZKxNFhzXKiwpVlFxc92bxRsKODLetl8fz6Hwcfv63g34/1cqd5NeHoE4Sn4&#10;//ClvdIKBg+jYQrnO/EKyOkJAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9SahoskAAADe&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m,l6016498,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,6016498,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="7F7F7F"/>
+      </w:rPr>
+      <w:t>P a g e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="72F77BA6" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720" w:firstLine="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54F98EB7" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71D7490A" wp14:editId="6B1A000A">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>774497</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10265664</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="6016498" cy="6096"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38544" name="Group 38544"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6016498" cy="6096"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="6016498" cy="6096"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="39540" name="Shape 39540"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6016498" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="6016498" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6016498" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6016498" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="4DA381BD" id="Group 38544" o:spid="_x0000_s1026" style="position:absolute;margin-left:61pt;margin-top:808.3pt;width:473.75pt;height:.5pt;z-index:251663360;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="60164,60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXnSM9cQIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVMGO2jAQvVfqP1i5lwRKaYkIeygtl6pd&#10;dbcfYBw7ieTYlm0I/H3Hk8RkWWlVUZCSiT3zPO/NeDYP51aSE7eu0apI5rMsIVwxXTaqKpI/z98/&#10;fEmI81SVVGrFi+TCXfKwff9u05mcL3StZcktARDl8s4USe29ydPUsZq31M204Qo2hbYt9fBpq7S0&#10;tAP0VqaLLFulnbalsZpx52B1128mW8QXgjP/SwjHPZFFArl5fFp8HsIz3W5oXllq6oYNadA7smhp&#10;o+DQCLWjnpKjbV5BtQ2z2mnhZ0y3qRaiYRw5AJt5dsNmb/XRIJcq7yoTZQJpb3S6G5b9PO2teTKP&#10;FpToTAVa4Ffgcha2DW/IkpxRskuUjJ89YbC4yuar5RqKzGBvla1XvaKsBtlfBbH621th6Xhk+iKR&#10;zkBruCt793/sn2pqOIrqcmD/aElTFsnH9acl9IeiLTQpupB+CWVBzyiSyx3odZdC6/lyGRSKVGnO&#10;js7vuUal6emH831LlqNF69FiZzWaFhr7zZY21Ie4kGQwSTcpVV0kmEfYbPWJP2t08zf1ghyvu1JN&#10;vWLVx4YA39FjfBvEm3pOyI9O47t3hgIA4D+64d2N54IReKKykTssTtWVKsgAhzAKk0ZI6vHKto2H&#10;ESSbFubX4nOWXYEBLTRfX220/EXyIJZUv7mAxsFrERacrQ5fpSUnGgYN/hCcSlPTYXUo/OCKqSJO&#10;iBeNlBFyjqEvIHfr8B8QBucQx3HGxcisj2RDNv2gg3EBpMdxB6LEIDxZKx/jFQxpPGTCNpgHXV5w&#10;RKAgcBtRGpxKyGOYoGHsTb/R6zrnt38BAAD//wMAUEsDBBQABgAIAAAAIQCvSEPw4gAAAA4BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3STS1cZsSinqqQi2gvQ2TaZJaHY3ZLdJ&#10;+u+detHbvJnHm+9ly8m0YqDeN85qiGcRCLKFKxtbafjavT08g/ABbYmts6ThQh6W+e1NhmnpRvtJ&#10;wzZUgkOsT1FDHUKXSumLmgz6mevI8u3oeoOBZV/JsseRw00rkyhS0mBj+UONHa1rKk7bs9HwPuK4&#10;eoxfh83puL7sd/OP701MWt/fTasXEIGm8GeGKz6jQ85MB3e2pRct6yThLoEHFSsF4mqJ1GIO4vC7&#10;e1Ig80z+r5H/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFedIz1xAgAALwYAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAK9IQ/DiAAAADgEAAA8A&#10;AAAAAAAAAAAAAAAAywQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;">
+              <v:shape id="Shape 39540" o:spid="_x0000_s1027" style="position:absolute;width:60164;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6016498,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBquJpOxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/LagIx&#10;FIb3Bd8hHMGdZlqr6GiUIpZWiuINxN1hcjoz7eRkOomavn2zELr8+W9803kwlbhS40rLCh57CQji&#10;zOqScwXHw2t3BMJ5ZI2VZVLwSw7ms9bDFFNtb7yj697nIo6wS1FB4X2dSumyggy6nq2Jo/dpG4M+&#10;yiaXusFbHDeVfEqSoTRYcnwosKZFQdn3/mIUfFDAzeqt+jqvQ//0sx0eF3xZKtVph5cJCE/B/4fv&#10;7XetoD8ePEeAiBNRQM7+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGq4mk7HAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l6016498,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,6016498,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="7F7F7F"/>
+      </w:rPr>
+      <w:t>P a g e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="04E4EC48" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720" w:firstLine="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FF22DF7" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F805FC4" wp14:editId="5AE6BDD7">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>774192</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>6768084</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="9144000" cy="6097"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38620" name="Group 38620"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="9144000" cy="6097"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="9144000" cy="6097"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="39550" name="Shape 39550"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="9144000" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="9144000" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="9144000" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="9144000" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="4D19FE38" id="Group 38620" o:spid="_x0000_s1026" style="position:absolute;margin-left:60.95pt;margin-top:532.9pt;width:10in;height:.5pt;z-index:251664384;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="91440,60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCbqgyJbwIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVNuOmzAQfa/Uf7B4byDpXhoUsg+bNi9V&#10;u+puP8AxNiAZ27KdkPx9xwM4bFZaVdlEgsHMHM85Hs7q4dhKcuDWNVoVyXyWJYQrpstGVUXy9+XH&#10;l28JcZ6qkkqteJGcuEse1p8/rTqT84WutSy5JQCiXN6ZIqm9N3maOlbzlrqZNlzBS6FtSz082iot&#10;Le0AvZXpIsvu0k7b0ljNuHOwuulfJmvEF4Iz/1sIxz2RRQK9ebxavO7CNV2vaF5ZauqGDW3QK7po&#10;aaNg0wi1oZ6SvW3eQLUNs9pp4WdMt6kWomEcOQCbeXbBZmv13iCXKu8qE2UCaS90uhqW/TpsrXk2&#10;TxaU6EwFWuBT4HIUtg136JIcUbJTlIwfPWGwuJzf3GQZKMvg3V22vO8VZTXI/qaI1d/fK0vHLdNX&#10;jXQGRsOd2buPsX+uqeEoqsuB/ZMlTVkkX5e3t8BC0RaGFFNIv4SyYGYUyeUO9LpKoSBXUChSpTnb&#10;O7/lGpWmh5/O9yNZjhGtx4gd1RhaGOx3R9pQH+pCkyEk3eSo6j7GeW31gb9oTPMX5wU9nt9KNc2K&#10;pz4OBOSOGePdIN40c0J+TBrvfTIcAAD+Zxp+u3FfCAJPVDZyh8WpulIFGcKsUnAaIanvJWg8WJBs&#10;WvCvxX0Y5v6ApAK0MHz9aWPkT5IHsaT6wwUMDn4WYcHZavcoLTnQYDT4Q3AqTU2H1QF3SMVWESfU&#10;i0bKCDnH0leQm2X4DwhDcqjj6HGxMusr2dBNb3RgF0B6tDsQJRbhzlr5WK/ApHGTCdsQ7nR5QotA&#10;QeBrRGnQlZDH4KDB9qbPmHX2+fU/AAAA//8DAFBLAwQUAAYACAAAACEA/Ebk6N8AAAAOAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbExPTUvDQBC9C/6HZQRvdpNKQo3ZlFLUUxFsBfE2zU6T0OxuyG6T9N87&#10;8aK3eR+8eS9fT6YVA/W+cVZBvIhAkC2dbmyl4PPw+rAC4QNaja2zpOBKHtbF7U2OmXaj/aBhHyrB&#10;IdZnqKAOocuk9GVNBv3CdWRZO7neYGDYV1L3OHK4aeUyilJpsLH8ocaOtjWV5/3FKHgbcdw8xi/D&#10;7nzaXr8PyfvXLial7u+mzTOIQFP4M8Ncn6tDwZ2O7mK1Fy3jZfzEVj6iNOERsyVJZ+74y6UrkEUu&#10;/88ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCbqgyJbwIAAC8GAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD8RuTo3wAAAA4BAAAPAAAAAAAA&#10;AAAAAAAAAMkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;">
+              <v:shape id="Shape 39550" o:spid="_x0000_s1027" style="position:absolute;width:91440;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9144000,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBmHMu4xAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NisIw&#10;FIX3gu8QruBGxlRFGTtGkWEENyNYxfWlubYdm5uaRK1vP1kILg/nj2+xak0t7uR8ZVnBaJiAIM6t&#10;rrhQcDxsPj5B+ICssbZMCp7kYbXsdhaYavvgPd2zUIg4wj5FBWUITSqlz0sy6Ie2IY7e2TqDIUpX&#10;SO3wEcdNLcdJMpMGK44PJTb0XVJ+yW5Gwem8q/7s8eCSq20Gmn9u1P4OlOr32vUXiEBteIdf7a1W&#10;MJlPpxEg4kQUkMt/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGYcy7jEAAAA3gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l9144000,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,9144000,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="7F7F7F"/>
+      </w:rPr>
+      <w:t>P a g e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="68DA5464" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720" w:firstLine="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45D9CFFE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="610DC090" wp14:editId="67A13DE2">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>774192</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>6768084</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="9144000" cy="6097"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38605" name="Group 38605"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="9144000" cy="6097"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="9144000" cy="6097"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="39548" name="Shape 39548"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="9144000" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="9144000" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="9144000" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="9144000" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="0BCBFC28" id="Group 38605" o:spid="_x0000_s1026" style="position:absolute;margin-left:60.95pt;margin-top:532.9pt;width:10in;height:.5pt;z-index:251665408;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="91440,60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDM6bMbwIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVMGOmzAQvVfqP1jcG0ia7jYoZA9Nm0vV&#10;rna3H+AYG5CMbdlOSP6+4wEcNiutqjSRYDAzz/Oeh7d+OLWSHLl1jVZFMp9lCeGK6bJRVZH8efnx&#10;6WtCnKeqpFIrXiRn7pKHzccP687kfKFrLUtuCYAol3emSGrvTZ6mjtW8pW6mDVfwUmjbUg+PtkpL&#10;SztAb2W6yLK7tNO2NFYz7hysbvuXyQbxheDM/xbCcU9kkUBvHq8Wr/twTTdrmleWmrphQxv0hi5a&#10;2ijYNEJtqafkYJs3UG3DrHZa+BnTbaqFaBhHDsBmnl2x2Vl9MMilyrvKRJlA2iudboZlv447a57N&#10;owUlOlOBFvgUuJyEbcMduiQnlOwcJeMnTxgsrubLZZaBsgze3WWr+15RVoPsb4pY/f29snTcMn3V&#10;SGdgNNyFvfs/9s81NRxFdTmwf7SkKYvk8+rLEkZV0RaGFFNIv4SyYGYUyeUO9LpJoSBXUChSpTk7&#10;OL/jGpWmx5/O9yNZjhGtx4id1BhaGOx3R9pQH+pCkyEk3eSo6j7GeW31kb9oTPNX5wU9Xt5KNc2K&#10;pz4OBOSOGePdIN40c0J+TBrvfTKMEQD+Yxp+u3FfCAJPVDZyh8WpulIFGcKsUnAaIanvJWg8WJBs&#10;WvCvxX0Y5v6ApAK0MHz9aWPkz5IHsaR64gIGBz+LsOBstf8mLTnSYDT4Q3AqTU2H1QF3SMVWESfU&#10;i0bKCDnH0leQ21X4DwhDcqjj6HGxMusr2dBNb3RgF0B6tDsQJRbhzlr5WK/ApHGTCdsQ7nV5RotA&#10;QeBrRGnQlZDH4KDB9qbPmHXx+c1fAAAA//8DAFBLAwQUAAYACAAAACEA/Ebk6N8AAAAOAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbExPTUvDQBC9C/6HZQRvdpNKQo3ZlFLUUxFsBfE2zU6T0OxuyG6T9N87&#10;8aK3eR+8eS9fT6YVA/W+cVZBvIhAkC2dbmyl4PPw+rAC4QNaja2zpOBKHtbF7U2OmXaj/aBhHyrB&#10;IdZnqKAOocuk9GVNBv3CdWRZO7neYGDYV1L3OHK4aeUyilJpsLH8ocaOtjWV5/3FKHgbcdw8xi/D&#10;7nzaXr8PyfvXLial7u+mzTOIQFP4M8Ncn6tDwZ2O7mK1Fy3jZfzEVj6iNOERsyVJZ+74y6UrkEUu&#10;/88ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDDM6bMbwIAAC8GAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD8RuTo3wAAAA4BAAAPAAAAAAAA&#10;AAAAAAAAAMkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;">
+              <v:shape id="Shape 39548" o:spid="_x0000_s1027" style="position:absolute;width:91440;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9144000,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAds1FjwgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCrMRTR1H0WoUGUZwo+AD15fm2labm5pErX9vFgOzPJz3bNGYSjzI+dKygn4vAUGcWV1y&#10;ruB4WHXHIHxA1lhZJgUv8rCYtz5mmGr75B099iEXMYR9igqKEOpUSp8VZND3bE0cubN1BkOELpfa&#10;4TOGm0p+JclIGiw5NhRY009B2XV/NwpO5215sceDS2627mj+vVOz6Sj12W6WUxCBmvAv/nOvtYLB&#10;ZPgd98Y78QrI+RsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAds1FjwgAAAN4AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l9144000,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,9144000,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="7F7F7F"/>
+      </w:rPr>
+      <w:t>P a g e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="500D0D27" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720" w:firstLine="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67ABB6EE" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FD004AF" wp14:editId="5A507188">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>774192</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>6768084</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="9144000" cy="6097"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="38590" name="Group 38590"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="9144000" cy="6097"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="9144000" cy="6097"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="39546" name="Shape 39546"/>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="9144000" cy="9144"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="0" t="0" r="0" b="0"/>
+                          <a:pathLst>
+                            <a:path w="9144000" h="9144">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="9144000" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="9144000" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="9144"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="0" cap="flat">
+                          <a:miter lim="127000"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:srgbClr val="000000">
+                            <a:alpha val="0"/>
+                          </a:srgbClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:srgbClr val="D9D9D9"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:scrgbClr r="0" g="0" b="0"/>
+                        </a:effectRef>
+                        <a:fontRef idx="none"/>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="0D201A9D" id="Group 38590" o:spid="_x0000_s1026" style="position:absolute;margin-left:60.95pt;margin-top:532.9pt;width:10in;height:.5pt;z-index:251666432;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="91440,60" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDxBcHbwIAAC8GAAAOAAAAZHJzL2Uyb0RvYy54bWykVMGOmzAQvVfqP1jcG0iaZhsUsoemzaVq&#10;V7vbD3CMDUjGtmwnJH/f8QBeNiutqjSRYDAzz/Oeh7e5P7eSnLh1jVZFMp9lCeGK6bJRVZH8ef7x&#10;6WtCnKeqpFIrXiQX7pL77ccPm87kfKFrLUtuCYAol3emSGrvTZ6mjtW8pW6mDVfwUmjbUg+PtkpL&#10;SztAb2W6yLJV2mlbGqsZdw5Wd/3LZIv4QnDmfwvhuCeySKA3j1eL10O4ptsNzStLTd2woQ16Qxct&#10;bRRsGqF21FNytM0bqLZhVjst/IzpNtVCNIwjB2Azz67Y7K0+GuRS5V1lokwg7ZVON8OyX6e9NU/m&#10;wYISnalAC3wKXM7CtuEOXZIzSnaJkvGzJwwW1/PlMstAWQbvVtn6rleU1SD7myJWf3+vLB23TF81&#10;0hkYDffC3v0f+6eaGo6iuhzYP1jSlEXyef1luUqIoi0MKaaQfgllwcwokssd6HWTQkGuoFCkSnN2&#10;dH7PNSpNTz+d70eyHCNajxE7qzG0MNjvjrShPtSFJkNIuslR1X2M89rqE3/WmOavzgt6fHkr1TQr&#10;nvo4EJA7Zox3g3jTzAn5MWm898kwRgD4j2n47cZ9IQg8UdnIHRan6koVZAizSsFphKS+l6DxYEGy&#10;acG/FndhmPsDkgrQwvD1p42Rv0gexJLqkQsYHPwswoKz1eGbtOREg9HgD8GpNDUdVgfcIRVbRZxQ&#10;LxopI+QcS19B7tbhPyAMyaGOo8fFyqyvZEM3vdGBXQDp0e5AlFiEO2vlY70Ck8ZNJmxDeNDlBS0C&#10;BYGvEaVBV0Ieg4MG25s+Y9aLz2//AgAA//8DAFBLAwQUAAYACAAAACEA/Ebk6N8AAAAOAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbExPTUvDQBC9C/6HZQRvdpNKQo3ZlFLUUxFsBfE2zU6T0OxuyG6T9N87&#10;8aK3eR+8eS9fT6YVA/W+cVZBvIhAkC2dbmyl4PPw+rAC4QNaja2zpOBKHtbF7U2OmXaj/aBhHyrB&#10;IdZnqKAOocuk9GVNBv3CdWRZO7neYGDYV1L3OHK4aeUyilJpsLH8ocaOtjWV5/3FKHgbcdw8xi/D&#10;7nzaXr8PyfvXLial7u+mzTOIQFP4M8Ncn6tDwZ2O7mK1Fy3jZfzEVj6iNOERsyVJZ+74y6UrkEUu&#10;/88ofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBDxBcHbwIAAC8GAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD8RuTo3wAAAA4BAAAPAAAAAAAA&#10;AAAAAAAAAMkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;">
+              <v:shape id="Shape 39546" o:spid="_x0000_s1027" style="position:absolute;width:91440;height:91;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="9144000,9144" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQADYGCKxgAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeIIX0axWpd0aRaQFLwr+oefH5rm7unlZk6jbb28EocdhZn7DTOeNqcSNnC8tKxj0ExDE&#10;mdUl5woO+5/eBwgfkDVWlknBH3mYz1pvU0y1vfOWbruQiwhhn6KCIoQ6ldJnBRn0fVsTR+9oncEQ&#10;pculdniPcFPJYZJMpMGS40KBNS0Lys67q1Hwe9yUJ3vYu+Ri667m7ys1665SnXaz+AIRqAn/4Vd7&#10;pRW8f45HE3jeiVdAzh4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAA2BgisYAAADeAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l9144000,r,9144l,9144,,e" fillcolor="#d9d9d9" stroked="f" strokeweight="0">
+                <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                <v:path arrowok="t" textboxrect="0,0,9144000,9144"/>
+              </v:shape>
+              <w10:wrap type="square" anchorx="page" anchory="page"/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>17</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="7F7F7F"/>
+      </w:rPr>
+      <w:t>P a g e</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4195B9FA" w14:textId="77777777" w:rsidR="00DC6156" w:rsidRDefault="006435F8">
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="720" w:firstLine="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="360B4A20" w14:textId="77777777" w:rsidR="006435F8" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="06CFF113" w14:textId="77777777" w:rsidR="006435F8" w:rsidRDefault="006435F8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05786C83"/>
+    <w:nsid w:val="00C93F6D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7B722D80"/>
+    <w:tmpl w:val="FD0A0F76"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...139 lines deleted...]
-        <w:sz w:val="20"/>
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2564275A"/>
+    <w:nsid w:val="01CA5C8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4A8C5096"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:tmpl w:val="85744100"/>
+    <w:lvl w:ilvl="0" w:tplc="192AADDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="48DC7988">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...29 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+        <w:ind w:left="1133"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E10287CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1853"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5024D612">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2573"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2D6ABDB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...29 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+        <w:ind w:left="3293"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8C40ED20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4013"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8A148548">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4733"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A534428A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...14 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="5453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0CBE2284">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1813596212">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D761413"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2500846"/>
+    <w:lvl w:ilvl="0" w:tplc="B96CF140">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="446"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C3CCEF36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1188"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7B3C4D1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1908"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D1D6B548">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2628"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="444A2B58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5CA24C68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4068"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B80C5834">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4788"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="30523A94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5508"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A0BCEC82">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6228"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11F47A29"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E0625F8"/>
+    <w:lvl w:ilvl="0" w:tplc="2066704C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="413"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="71C27DD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1154"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5AF03E86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1874"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="150E256E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2594"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="74EAD3B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3314"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1A28CA54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4034"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A88A62F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4754"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="820EE088">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5474"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4E1C2102">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6194"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="133B051C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="46B4CADA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="566"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1087"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1817"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2537"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3257"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3977"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4697"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5417"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16697F8F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C7C8C106"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="14"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19725295"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C3DC7906"/>
+    <w:lvl w:ilvl="0" w:tplc="6B0C4C18">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B9AC7318">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2006"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DC460D68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2726"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8DBCCC94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3446"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EF6458F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4166"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4410805E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4886"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0BB8D64C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5606"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A89046AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6326"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="113C7A08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7046"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C1341BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0CDA835C"/>
+    <w:lvl w:ilvl="0" w:tplc="C9765C58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1910F95C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1133"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C05E5920">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1853"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="93C804A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2573"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="914CB46E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3293"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="717C396A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4013"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F9EA23A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4733"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="66F05C16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3D149692">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CE42043"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C404753C"/>
+    <w:lvl w:ilvl="0" w:tplc="0E2E7F2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="71A092A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1178"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="91BE8F16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1898"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B798CABE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2618"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="514C69F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3338"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="164E07DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4058"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4672EAE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4778"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D8ACD836">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5498"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="440873A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6218"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2720307C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="973AFA2A"/>
+    <w:lvl w:ilvl="0" w:tplc="BE065C32">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="413"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="53BCE1C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1154"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FD5E8512">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1874"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="705CF3A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2594"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="93CEBBFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3314"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4DAE5F80">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4034"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="21E482FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4754"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="93C8F9D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5474"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B26C5054">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6194"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2891063B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58DAFE20"/>
+    <w:lvl w:ilvl="0" w:tplc="AAD07398">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="439"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F58C9952">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5B2E45BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6FEE9BC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D2EE7AAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AF3AC3A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="58A40216">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="814E2920">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F89407F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A6765AE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0166F1FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="15"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CA91486"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0DE67FB6"/>
+    <w:lvl w:ilvl="0" w:tplc="DAD60074">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="412"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DC789E7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="566"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F87C6B7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="85BC239C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="70828696">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BE72A2D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FF167C1E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="293421FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CB82F9A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="324C54E0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD2CC36A"/>
+    <w:lvl w:ilvl="0" w:tplc="5DA03F52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="392"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AB624612">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1133"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="90B28B4C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1853"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="48AA0274">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2573"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5B7ADC54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3293"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0BF4FDC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4013"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F8E63828">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4733"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E086FA74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BD4E0F86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33283448"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D36C55AE"/>
+    <w:lvl w:ilvl="0" w:tplc="56E03C6E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="413"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B1CA2C12">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1154"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1902B83C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1874"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="783C0538">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2594"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9746C802">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3314"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6CE4C894">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4034"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="748C7B1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4754"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FBEADB3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5474"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C4B4BCC6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6194"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3414118F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BDB088AA"/>
+    <w:lvl w:ilvl="0" w:tplc="78ACFB90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="533"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8A32370C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1275"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="56DE034A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1995"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="78BEA13A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2715"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B03800D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3435"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6A3CDB7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4155"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AE906A66">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4875"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="68B07F22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5595"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9FBEBF3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6315"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38571F52"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="83921E62"/>
+    <w:lvl w:ilvl="0" w:tplc="D75C7890">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1094"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BD8047CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1817"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="670CAA3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2537"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1FE0592E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3257"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C1DA81E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3977"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C2501452">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4697"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0164A760">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5417"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A6DCCF78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6137"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A67EC7D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6857"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E050290"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB6E5E9C"/>
+    <w:lvl w:ilvl="0" w:tplc="FE34C29A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2D406D2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="14FA24FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1082"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E65CF43A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F16C3F58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="739452D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="642C574E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D7E4CD78">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F0D6E6E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F87649C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C6E2546"/>
+    <w:lvl w:ilvl="0" w:tplc="6A8E5354">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="413"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2DF0D674">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1154"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ACE2EE3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1874"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="36ACDD0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2594"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C11E18E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3314"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D80CBECC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4034"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="48509B3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4754"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3676D45A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5474"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="03F4F570">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6194"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40A00C6A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C21C5D14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="18"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1286"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43374BEB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85B60E48"/>
+    <w:lvl w:ilvl="0" w:tplc="23F497E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1082"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1D9E80B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FDC035AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="50BCC980">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="EEFE384C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="12C805F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="83A6041A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C3229C24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AC80485E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43887CF8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2C76EFB6"/>
+    <w:lvl w:ilvl="0" w:tplc="B51EB88A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0F72E02E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1133"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C03099B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1853"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8A82082C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2573"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DA465230">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3293"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="90245224">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4013"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9C5C2698">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4733"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E930697E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8CC8818E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D20169B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CF92B372"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D7B1F21"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F9B64E28"/>
+    <w:lvl w:ilvl="0" w:tplc="E4FC5518">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="446"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F72AB378">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1188"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9078BA68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1908"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C00C37CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2628"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="16FE87D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C78E46B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4068"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2E06F36C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4788"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1BE0C12C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5508"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2DA439CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6228"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ABE6943"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="02D02E9A"/>
+    <w:lvl w:ilvl="0" w:tplc="14AA3D9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="00C26A8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1123"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="92E835C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1843"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2CF2B60C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2563"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="943EB7BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="822AE8B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4003"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8230FC90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4723"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="ADB8F498">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5443"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0B4E05FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6163"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6127512C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9BF69FC6"/>
+    <w:lvl w:ilvl="0" w:tplc="14684748">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1094"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="01242796">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1817"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ED5CA840">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2537"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C84267C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3257"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BA68D148">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3977"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="36826F06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4697"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CCB24D46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5417"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0282A6EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6137"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="03E2447E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6857"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="614D16BC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BBA8A31C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68E9799A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D53CD7E0"/>
+    <w:lvl w:ilvl="0" w:tplc="5C3AACA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="391"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2440F5CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1154"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E122501C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1874"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9A763A7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2594"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FD428C2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3314"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1868BCAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4034"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="998E450C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4754"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3AEE328E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5474"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C9D2F402">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6194"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DB3399E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="39CEF1DE"/>
+    <w:lvl w:ilvl="0" w:tplc="8E04D15C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1094"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="716EEE22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1817"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3B1AB66C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2537"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E7D218F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3257"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3AF88BFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3977"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B568E212">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4697"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5966FD0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5417"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BF96986C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6137"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D8C81268">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6857"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="704D7F36"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0214355C"/>
+    <w:lvl w:ilvl="0" w:tplc="7EDC4228">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="446"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6CA8CD3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1188"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="34FC006A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1908"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="32F2F7B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2628"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C161AE6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3348"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="42BC7B40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4068"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BBA06AB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4788"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="210653D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5508"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2AAEDCBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6228"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76741118"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0CEAAF3E"/>
+    <w:lvl w:ilvl="0" w:tplc="48565AC2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5A86431C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1102"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D8C23402">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1822"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A5B0E66E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2542"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BB764B92">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3262"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A8BA7D00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3982"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="066EEEE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4702"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DB001770">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5422"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="ABB24EF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6142"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="767E1C26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1D580700"/>
+    <w:lvl w:ilvl="0" w:tplc="DF102C14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="370"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7DB645F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1133"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4B9E6442">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1853"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8E608032">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2573"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5C3E30FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3293"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FBF0BB40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4013"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3FDE754A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4733"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="02026E34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="382651AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6173"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="0D0D0D"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="773A43F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="30E4E0FC"/>
+    <w:lvl w:ilvl="0" w:tplc="B4745E08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1079"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D5907788">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1817"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3724E120">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2537"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0254BFB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3257"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6F50EA62">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3977"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2F702948">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4697"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0B483428">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5417"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="48DC8142">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6137"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="66042722">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6857"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="797B2DDD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7642630A"/>
+    <w:lvl w:ilvl="0" w:tplc="F0D24648">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CC5A0EEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="32985C64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F46A4BDC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C052B412">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="948AE8FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="93D6DC16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C45EC7D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DC9E4EB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B3576C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33548832"/>
+    <w:lvl w:ilvl="0" w:tplc="7A2EBD7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F91E896E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="✓"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BC2A1C0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2213"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C14C1386">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2933"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="66F2ABE0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3653"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="527E076C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4373"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="35EA9E4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5093"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F7FE5496">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5813"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="965A6776">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6533"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="385295852">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1298683305">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="714038619">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="614360973">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1150484808">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1379672433">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="279847930">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1835367465">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1736970715">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1073968679">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2045594912">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="73207441">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1737970249">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="931402286">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1107626558">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="457262774">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="442654779">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="640696539">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1543249007">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="160317445">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1129938548">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="72631702">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1103109543">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1152526737">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="24" w16cid:durableId="1189022664">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1314216148">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1498577101">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="223220712">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="613172959">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="915474407">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="451479711">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1608124590">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1397239252">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="972293155">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1569732684">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="658004705">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001F5A2C"/>
-[...84 lines deleted...]
-    <w:rsid w:val="00FF77A4"/>
+    <w:rsidRoot w:val="00DC6156"/>
+    <w:rsid w:val="000B5621"/>
+    <w:rsid w:val="001E2B2D"/>
+    <w:rsid w:val="00242CB6"/>
+    <w:rsid w:val="005969DB"/>
+    <w:rsid w:val="005B51B3"/>
+    <w:rsid w:val="006435F8"/>
+    <w:rsid w:val="00757D0F"/>
+    <w:rsid w:val="007C3A4B"/>
+    <w:rsid w:val="00C8548C"/>
+    <w:rsid w:val="00DC6156"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="11602E1B"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{CA7991A4-1430-4751-8FD3-E39FB39DCA7D}"/>
+  <w14:docId w14:val="04CD5908"/>
+  <w15:docId w15:val="{00782826-9598-4EA7-B8F3-5A57DB506A75}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4554,509 +20955,287 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="248" w:lineRule="auto"/>
+      <w:ind w:left="10" w:hanging="10"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="10" w:hanging="10"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-[...4 lines deleted...]
-    <w:rsid w:val="001F5A2C"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
     <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
-      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...43 lines deleted...]
-    <w:rsid w:val="001F5A2C"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...25 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...211 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.compare-school-performance.service.gov.uk/school/113677/swanage-primary-school" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2007/1867/contents/made" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2020/17/contents" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/alternative-provision" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/education-for-children-with-health-needs-who-cannot-attend-school" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66bf300da44f1c4c23e5bd1b/Working_together_to_improve_school_attendance_-_August_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66bf300da44f1c4c23e5bd1b/Working_together_to_improve_school_attendance_-_August_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2003/38/contents" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1989/41/contents" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/providing-remote-education-guidance-for-schools/providing-remote-education-guidance-for-schools" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/children-missing-education" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dorsetsendiass.co.uk/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dorsetcouncil.gov.uk/dorset-education-advice-line-deal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66bf300da44f1c4c23e5bd1b/Working_together_to_improve_school_attendance_-_August_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2006/40/contents" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2003/38/contents" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2006/1751/contents/made" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2007/1867/contents/made" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/share-your-daily-school-attendance-data" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/providing-remote-education-guidance-for-schools/providing-remote-education-guidance-for-schools" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66be0d92c32366481ca4918a/Suspensions_and_permanent_exclusions_guidance.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/education-for-children-with-health-needs-who-cannot-attend-school" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sendiass4bcp.org/Home.aspx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66bf300da44f1c4c23e5bd1b/Working_together_to_improve_school_attendance_-_August_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66bf300da44f1c4c23e5bd1b/Working_together_to_improve_school_attendance_-_August_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1996/56/contents" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schools.westsussex.gov.uk/Page/10483" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1998/37/contents" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2003/38/contents" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2007/1869/contents/made" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/providing-remote-education-guidance-for-schools/providing-remote-education-guidance-for-schools" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/children-missing-education" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/supporting-pupils-at-school-with-medical-conditions--3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dorsetcouncil.gov.uk/dorset-education-advice-line-deal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66bf300da44f1c4c23e5bd1b/Working_together_to_improve_school_attendance_-_August_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2020/17/contents" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/alternative-provision" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dorsetsendiass.co.uk/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66bf300da44f1c4c23e5bd1b/Working_together_to_improve_school_attendance_-_August_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dorsetcouncil.gov.uk/w/children-s-services-code-of-conduct-for-the-issue-of-fixed-penalty-notices" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2003/38/contents" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2006/1751/contents/made" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66bf300da44f1c4c23e5bd1b/Working_together_to_improve_school_attendance_-_August_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/providing-remote-education-guidance-for-schools/providing-remote-education-guidance-for-schools" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/education-for-children-with-health-needs-who-cannot-attend-school" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dorsetcouncil.gov.uk/dorset-education-advice-line-deal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1989/41/contents" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/guidance/share-your-daily-school-attendance-data" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66be0d92c32366481ca4918a/Suspensions_and_permanent_exclusions_guidance.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://schools.westsussex.gov.uk/Page/10483" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66bf300da44f1c4c23e5bd1b/Working_together_to_improve_school_attendance_-_August_2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66bf300da44f1c4c23e5bd1b/Working_together_to_improve_school_attendance_-_August_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1996/56/contents" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/1998/37/contents" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/ukpga/2006/40/contents" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/elective-home-education" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/providing-remote-education-guidance-for-schools/providing-remote-education-guidance-for-schools" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/education-for-children-with-health-needs-who-cannot-attend-school" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sendiass4bcp.org/Home.aspx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dorsetcouncil.gov.uk/w/children-s-services-code-of-conduct-for-the-issue-of-fixed-penalty-notices" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66bf300da44f1c4c23e5bd1b/Working_together_to_improve_school_attendance_-_August_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.uk/uksi/2007/1869/contents/made" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/elective-home-education" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/supporting-pupils-at-school-with-medical-conditions--3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66bf300da44f1c4c23e5bd1b/Working_together_to_improve_school_attendance_-_August_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5074,65 +21253,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5153,85 +21332,323 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004D04C2E6A8BEAF45BF38D79A55ADA267" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2ddd65ae0080fc20aa3e6f5ab992a7ed">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="71dd3856-32cd-46fa-bfef-727ee545f51b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="775f9a4d6fc796e8c2721b39675ceae1" ns2:_="">
+    <xsd:import namespace="71dd3856-32cd-46fa-bfef-727ee545f51b"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="71dd3856-32cd-46fa-bfef-727ee545f51b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d80cbde3-702e-43b7-8a44-58852930cd6b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="71dd3856-32cd-46fa-bfef-727ee545f51b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E4C5DBB-D537-462F-919A-876F8E87EEC3}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E398F1D9-E245-4E79-89BF-60FBC89AC8B7}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91CC0560-2B1A-4755-94AC-13B127CD928A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2494</Characters>
+  <Pages>24</Pages>
+  <Words>9107</Words>
+  <Characters>51915</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>432</Lines>
+  <Paragraphs>121</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2926</CharactersWithSpaces>
+  <CharactersWithSpaces>60901</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>M.Godfrey</dc:creator>
+  <dc:creator>Paul Howieson</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101004D04C2E6A8BEAF45BF38D79A55ADA267</vt:lpwstr>
+  </property>
+</Properties>
+</file>