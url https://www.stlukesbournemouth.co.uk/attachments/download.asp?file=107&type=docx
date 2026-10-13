--- v0 (2026-05-01)
+++ v1 (2026-10-13)
@@ -1,18317 +1,13672 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="PNG" ContentType="image/png"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_Toc400361362"/>
-[...5 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="79312285" w14:textId="45AF3FE3" w:rsidR="0076517E" w:rsidRDefault="008C478E" w:rsidP="0076517E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk146619503"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00ED351D">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B3ED2C0" wp14:editId="5F707BFA">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-749300</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3944620" cy="809625"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Picture 1" descr="\\school.local\NetCare\StLukesRedirected$\Staff\Downloads\sarah.walton\Downloads\image002.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="\\school.local\NetCare\StLukesRedirected$\Staff\Downloads\sarah.walton\Downloads\image002.png"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3944620" cy="809625"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00054AF8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Positive </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7108B" w:rsidRPr="00EA5955">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Behaviour </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F06601">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="0076517E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06601">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anti</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F06601">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Bullying </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7108B" w:rsidRPr="00EA5955">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30B33" w:rsidRPr="00EA5955">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>olicy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21DFED1B" w14:textId="77777777" w:rsidR="0076517E" w:rsidRDefault="0076517E" w:rsidP="0076517E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22DA1DBB" w14:textId="4B39775D" w:rsidR="0076517E" w:rsidRPr="0076517E" w:rsidRDefault="0076517E" w:rsidP="0076517E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our Values: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076517E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Compassion| Respect | Courage </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACF8190" w14:textId="77777777" w:rsidR="001B7725" w:rsidRPr="00EA5955" w:rsidRDefault="4498D4C2" w:rsidP="78D6BB92">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1862F027" wp14:editId="6A68AB46">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>4438650</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>285750</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2092103" cy="2016666"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="440179759" name="drawing"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="440179759" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2092103" cy="2016666"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="6821" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3195"/>
+        <w:gridCol w:w="3626"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E421B6" w:rsidRPr="00EA5955" w14:paraId="353C26C3" w14:textId="77777777" w:rsidTr="4498D4C2">
+        <w:trPr>
+          <w:trHeight w:val="494"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3195" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="438D26A8" w14:textId="77777777" w:rsidR="00E421B6" w:rsidRPr="00EA5955" w:rsidRDefault="00E421B6" w:rsidP="00661D0B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA5955">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Policy Ratified:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3626" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1910D15A" w14:textId="344AF28E" w:rsidR="00E421B6" w:rsidRPr="00EA5955" w:rsidRDefault="1F3FDEF5" w:rsidP="00661D0B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6D4A479B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>September 202</w:t>
+            </w:r>
+            <w:r w:rsidR="001D28B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E421B6" w:rsidRPr="00EA5955" w14:paraId="1890476B" w14:textId="77777777" w:rsidTr="4498D4C2">
+        <w:trPr>
+          <w:trHeight w:val="536"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3195" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA7E21A" w14:textId="77777777" w:rsidR="00E421B6" w:rsidRPr="00EA5955" w:rsidRDefault="00E421B6" w:rsidP="00661D0B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA5955">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Review Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3626" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4699E26D" w14:textId="7661837F" w:rsidR="00E421B6" w:rsidRPr="00EA5955" w:rsidRDefault="00150A27" w:rsidP="00661D0B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5475C2E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>September 202</w:t>
+            </w:r>
+            <w:r w:rsidR="001D28B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="721082D9" w14:textId="77777777" w:rsidR="00E421B6" w:rsidRPr="00EA5955" w:rsidRDefault="00E421B6" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271EF616" w14:textId="62DCE830" w:rsidR="6D4A479B" w:rsidRDefault="6D4A479B" w:rsidP="6D4A479B">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B14BA0E" w14:textId="467ECC4A" w:rsidR="6D4A479B" w:rsidRDefault="6D4A479B" w:rsidP="6D4A479B">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73671631" w14:textId="64F2B639" w:rsidR="6D4A479B" w:rsidRDefault="6D4A479B" w:rsidP="6D4A479B">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78A1B576" w14:textId="77777777" w:rsidR="004533FB" w:rsidRPr="00EA5955" w:rsidRDefault="004533FB" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA5955">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vision</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7108B" w:rsidRPr="00EA5955">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Values</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E76DA42" w14:textId="79169427" w:rsidR="00A30B33" w:rsidRPr="00EA5955" w:rsidRDefault="004533FB" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77149E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Through our core Christian values of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B341A7" w:rsidRPr="77149E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Courage, Compassion and Respect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77149E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, we aim to create an environment in which every child feels safe, secure and flourishes. Within a place of kindness, they will grow into individuals who believe in themselves and know that they are an important part of their community. Given outstanding opportunities for learning, they will have the drive to take on new challenges, the resilience to cope with life’s hurdles and know that they can learn from mistakes made. By fostering positive relationships, our </w:t>
+      </w:r>
+      <w:r w:rsidR="008C478E" w:rsidRPr="77149E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>children and staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77149E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be empowered to be the best </w:t>
+      </w:r>
+      <w:r w:rsidR="008C478E" w:rsidRPr="77149E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77149E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be</w:t>
+      </w:r>
+      <w:r w:rsidR="008C478E" w:rsidRPr="77149E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1900FA48" w14:textId="08F84179" w:rsidR="00837489" w:rsidRPr="00EA5955" w:rsidRDefault="5CAFBA92" w:rsidP="77149E80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77149E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At St Luke’s, we believe that secure and positive relationships, built through a culture of epistemic trust, will enable our children to thrive. Epistemic trust is the trust of knowledge’ that it is reliable and dependable. </w:t>
+      </w:r>
+      <w:r w:rsidR="67CB1153" w:rsidRPr="77149E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Therefore, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="77149E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for our children to flourish socially, academically and emotionally we prioritise positive relationships</w:t>
+      </w:r>
+      <w:r w:rsidR="2D7C256E" w:rsidRPr="77149E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380AA878" w14:textId="05FD5172" w:rsidR="00837489" w:rsidRPr="00EA5955" w:rsidRDefault="00837489" w:rsidP="77149E80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="209FCF60" w14:textId="42BFCD80" w:rsidR="00837489" w:rsidRPr="00EA5955" w:rsidRDefault="00837489" w:rsidP="73381292">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We recognise that </w:t>
+      </w:r>
+      <w:r w:rsidR="770676CD" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ood behaviour is recognised sincerely rather than just rewarded. Children are praised publicly and </w:t>
+      </w:r>
+      <w:r w:rsidR="541FFA29" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>supported with behaviour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="70EFD1FF" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with respect and consideration to their needs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DE34E99" w14:textId="77777777" w:rsidR="00837489" w:rsidRPr="00EA5955" w:rsidRDefault="00837489" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="044B0A51" w14:textId="77777777" w:rsidR="00837489" w:rsidRPr="00EA5955" w:rsidRDefault="00837489" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA5955">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>‘’When people talk about behaviour, they obsessively search for the instant solution. Some peddle magic dust or ‘behaviour systems’ that glisten yet quickly fade. Others relentlessly scream for a bigger stick to beat students down with. Both extremes harbour an irresistible idea that there is a short cut to changing behaviour. They sell the lie that you can provoke sustained behavioural change in others without doing much hard work yourself. The truth is that there is no alternative to the hard work: building relationships with those who would rather not, resetting expectations with those who trample them, being relentlessly positive and sustaining a poker face when confronted with challenging behaviour.’’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD78AE2" w14:textId="77777777" w:rsidR="00837489" w:rsidRPr="00EA5955" w:rsidRDefault="00837489" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA5955">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Paul Dix, Pivotal Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317ADDE5" w14:textId="77777777" w:rsidR="003C4C29" w:rsidRDefault="003C4C29" w:rsidP="73381292">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="056DE26F" w14:textId="58C27117" w:rsidR="00AB1097" w:rsidRDefault="00AB1097" w:rsidP="77149E80">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00AB1097" w:rsidSect="0071413B">
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="1080" w:bottom="1134" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C12980E" w14:textId="77777777" w:rsidR="00837489" w:rsidRPr="00EA5955" w:rsidRDefault="00837489" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA5955">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Aim of the policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70603DE1" w14:textId="77777777" w:rsidR="00B7108B" w:rsidRPr="00EA5955" w:rsidRDefault="00B7108B" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33CE4CF4" w14:textId="77777777" w:rsidR="00150A27" w:rsidRDefault="00837489" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00150A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>To create a culture of exceptionally good behaviour: for learning, for community</w:t>
+      </w:r>
+      <w:r w:rsidR="00323DD7" w:rsidRPr="00150A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00150A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173C698E" w14:textId="77777777" w:rsidR="00150A27" w:rsidRDefault="00837489" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00150A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>To ensure that all learners are treated fairly, shown respect and to promote good relationships.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090122D2" w14:textId="77777777" w:rsidR="0025696C" w:rsidRPr="0025696C" w:rsidRDefault="0025696C" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To ensure all stakeholders are clear of our behaviour expectations and provide guidance about how to support learners to self-regulate, manage their behaviour and feel safe so they are ready to learn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0519842F" w14:textId="77777777" w:rsidR="0025696C" w:rsidRDefault="0025696C" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For everyone to know and practise our systems and routines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF0A151" w14:textId="77777777" w:rsidR="0025696C" w:rsidRPr="00150A27" w:rsidRDefault="0025696C" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To define what we consider to be unacceptable behaviour and outline how this should be tackled. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6987787F" w14:textId="77777777" w:rsidR="00150A27" w:rsidRDefault="00837489" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00150A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To </w:t>
+      </w:r>
+      <w:r w:rsidR="0071413B" w:rsidRPr="00150A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">promote the expectation of giving first attention to best conduct and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00150A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>refuse to give learners attention and importance for poor conduct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0359312E" w14:textId="4A0A122F" w:rsidR="00150A27" w:rsidRDefault="00837489" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00150A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To help learners take </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF63CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>responsibility for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00150A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their behaviour and be </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF63CE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>accountable to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00150A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the consequences of it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAC4AC0" w14:textId="77777777" w:rsidR="00150A27" w:rsidRDefault="00837489" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00150A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>To build a community which values kindness, care, good hum</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52EC1" w:rsidRPr="00150A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">our, good temper, obedience and empathy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00150A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06922212" w14:textId="77777777" w:rsidR="00150A27" w:rsidRDefault="00837489" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00150A27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ArialMT" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>To promote community cohesion through improved relationships.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D097659" w14:textId="77777777" w:rsidR="00837489" w:rsidRPr="00EA5955" w:rsidRDefault="00837489" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2806275D" w14:textId="27979ECC" w:rsidR="00355540" w:rsidRDefault="00355540" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Responsibilities and Expectations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB3B7B8" w14:textId="77777777" w:rsidR="00DB62D4" w:rsidRDefault="00DB62D4" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F20E03F" w14:textId="19DCEE57" w:rsidR="00355540" w:rsidRDefault="00355540" w:rsidP="4498D4C2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excellent behaviour is underpinned by strong relationships, high quality teaching and learning and positive recognition. </w:t>
+      </w:r>
+      <w:r w:rsidR="6FA0DD61" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> achieve this, we have set expectations for all members of our community &amp; their behaviours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B4792F8" w14:textId="77777777" w:rsidR="00355540" w:rsidRPr="00EA5955" w:rsidRDefault="00355540" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03DE3C3E" w14:textId="4F9C1636" w:rsidR="00355540" w:rsidRDefault="00355540" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025696C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Responsibilities for staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320D05F0" w14:textId="77777777" w:rsidR="00DB62D4" w:rsidRPr="0025696C" w:rsidRDefault="00DB62D4" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35817D31" w14:textId="6996D521" w:rsidR="00023631" w:rsidRPr="00355540" w:rsidRDefault="00355540" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>To follow the Positive Behaviour and Anti-Bullying Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704FD198" w14:textId="287FEB35" w:rsidR="00355540" w:rsidRPr="00355540" w:rsidRDefault="59C04562" w:rsidP="4498D4C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00355540" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="2562C559" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e our </w:t>
+      </w:r>
+      <w:r w:rsidR="00355540" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>values</w:t>
+      </w:r>
+      <w:r w:rsidR="3995204C" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to reinforce and model</w:t>
+      </w:r>
+      <w:r w:rsidR="00355540" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> high expectations of behaviour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A62BBBB" w14:textId="300EA9BE" w:rsidR="00355540" w:rsidRPr="00355540" w:rsidRDefault="00355540" w:rsidP="4498D4C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Model how to treat </w:t>
+      </w:r>
+      <w:r w:rsidR="1F93F504" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">others with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>respect, regardless of background, gender, sexuality and race</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6051" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A6D16B" w14:textId="309A3A9F" w:rsidR="00355540" w:rsidRPr="00DB62D4" w:rsidRDefault="00355540" w:rsidP="4498D4C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Work with parents and carers</w:t>
+      </w:r>
+      <w:r w:rsidR="62A6EFC7" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effectively</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A143F7" w14:textId="3041D3C2" w:rsidR="00DB62D4" w:rsidRPr="00DB62D4" w:rsidRDefault="07B2819F" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="58563CC0" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>emember</w:t>
+      </w:r>
+      <w:r w:rsidR="1147EA6B" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="58563CC0" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="5BAB7E92" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB62D4" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>raise in public</w:t>
+      </w:r>
+      <w:r w:rsidR="01F51BC1" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB62D4" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PIP) and </w:t>
+      </w:r>
+      <w:r w:rsidR="195DBAD0" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="1EB3CC6E" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB62D4" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eprimand in private</w:t>
+      </w:r>
+      <w:r w:rsidR="75469EBC" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB62D4" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RIP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65387657" w14:textId="0533DCB9" w:rsidR="005D7831" w:rsidRPr="005D7831" w:rsidRDefault="005D7831" w:rsidP="4498D4C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Plan and scaffold</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6051" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>learning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077C6682" w14:textId="2DFB2171" w:rsidR="005D7831" w:rsidRPr="005D7831" w:rsidRDefault="6755B690" w:rsidP="4498D4C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7831" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ttend CPD to support their understanding of </w:t>
+      </w:r>
+      <w:r w:rsidR="4917CCF7" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>behavioural needs</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7831" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and barriers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2F23A0" w14:textId="58611B9A" w:rsidR="005D7831" w:rsidRPr="005D7831" w:rsidRDefault="005D7831" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Creat</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6051">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a safe, calm learning environment with clear expectations of routines and behaviour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0809218F" w14:textId="5F5771A2" w:rsidR="005D7831" w:rsidRPr="00DB62D4" w:rsidRDefault="509A1C3D" w:rsidP="4498D4C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB62D4" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a warm but firm tone </w:t>
+      </w:r>
+      <w:r w:rsidR="572743B3" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>when addressing misbehaviour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B60FD66" w14:textId="2826B657" w:rsidR="00F55B8C" w:rsidRPr="00F55B8C" w:rsidRDefault="00DB62D4" w:rsidP="4498D4C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trackit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Light system </w:t>
+      </w:r>
+      <w:r w:rsidR="3FEBDAFB" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>daily</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1076C5" w14:textId="1C8BFCEB" w:rsidR="00F55B8C" w:rsidRPr="00DB62D4" w:rsidRDefault="00F55B8C" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Allow take up time when giving reminders or warnings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40570BFC" w14:textId="17A52CD8" w:rsidR="1293FF2A" w:rsidRDefault="370DA3BC" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="1293FF2A" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hare </w:t>
+      </w:r>
+      <w:r w:rsidR="57C354FC" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>positives</w:t>
+      </w:r>
+      <w:r w:rsidR="1293FF2A" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with families – phone calls/half termly letter sent home/at the end of the school day</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7856AA0A" w14:textId="0892FBA9" w:rsidR="00DB62D4" w:rsidRPr="00DB62D4" w:rsidRDefault="00DB62D4" w:rsidP="4498D4C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Display children’s work </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9C0567" w14:textId="776D0FF9" w:rsidR="00DB62D4" w:rsidRDefault="00DB62D4" w:rsidP="4498D4C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="1E4C7CC3" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ositive frame </w:t>
+      </w:r>
+      <w:r w:rsidR="2E467DB1" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>language</w:t>
+      </w:r>
+      <w:r w:rsidR="5F86767A" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="1E4C7CC3" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“We do wonderful walking here</w:t>
+      </w:r>
+      <w:r w:rsidR="02BE0861" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="1E4C7CC3" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” Not, “Don’t run!”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF8345D" w14:textId="4EE89492" w:rsidR="00DB62D4" w:rsidRPr="00DB62D4" w:rsidRDefault="1BC41580" w:rsidP="4498D4C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Consistency</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB62D4" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4B8E8B76" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="515F514F" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4D0986E0" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB62D4" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>legendary lines</w:t>
+      </w:r>
+      <w:r w:rsidR="517E2E8C" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB62D4" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="752A1C60" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB62D4" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wonderful walking</w:t>
+      </w:r>
+      <w:r w:rsidR="5DBC112A" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB62D4" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFC6843" w14:textId="3931DFEA" w:rsidR="00DB62D4" w:rsidRPr="005D7831" w:rsidRDefault="00DB62D4" w:rsidP="4498D4C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Meet and greet children at the beginning of e</w:t>
+      </w:r>
+      <w:r w:rsidR="4C934943" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ach day</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1A3143" w14:textId="21CCE0EA" w:rsidR="005D7831" w:rsidRPr="005D7831" w:rsidRDefault="4C934943" w:rsidP="4498D4C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lead </w:t>
+      </w:r>
+      <w:r w:rsidR="005D7831" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>restorative practice</w:t>
+      </w:r>
+      <w:r w:rsidR="7C7D8B76" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when a child has a formal sanction</w:t>
+      </w:r>
+      <w:r w:rsidR="6676115C" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lead by yourself</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50EADE76" w14:textId="4754E7FA" w:rsidR="005D7831" w:rsidRPr="005D7831" w:rsidRDefault="005D7831" w:rsidP="4498D4C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teach children how to self-regulate</w:t>
+      </w:r>
+      <w:r w:rsidR="000B6051" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and build resilience through </w:t>
+      </w:r>
+      <w:r w:rsidR="20962420" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F000E7" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ensory breaks</w:t>
+      </w:r>
+      <w:r w:rsidR="440558F2" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C77175" w14:textId="47E9C7DA" w:rsidR="005D7831" w:rsidRDefault="005D7831" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D7831">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Us</w:t>
+      </w:r>
+      <w:r w:rsidR="006E263F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D7831">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visuals, such as a visual timetable to make the day as predictable as possible</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C39F000" w14:textId="0572CF2D" w:rsidR="005D7831" w:rsidRDefault="005D7831" w:rsidP="4498D4C2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Consult with SENDCo or Behaviour Lead regarding additional support</w:t>
+      </w:r>
+      <w:r w:rsidR="5A85162A" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behaviour plans, risk assessments</w:t>
+      </w:r>
+      <w:r w:rsidR="46EA65A0" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="60C712A7" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cards</w:t>
+      </w:r>
+      <w:r w:rsidR="0099A947" w:rsidRPr="4498D4C2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E95EE37" w14:textId="55D86E0A" w:rsidR="005D7831" w:rsidRDefault="68E7AEF3" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Use My Concern to log escalating behaviour</w:t>
+      </w:r>
+      <w:r w:rsidR="73FBD7A8" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incidents</w:t>
+      </w:r>
+      <w:r w:rsidR="280607E2" w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (including bullying)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F778A43" w14:textId="49DDE0FC" w:rsidR="00DB62D4" w:rsidRDefault="73FBD7A8" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Make referrals to the Children and Families Support Worker whe</w:t>
+      </w:r>
+      <w:r w:rsidR="36B8B1D1" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appropriate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5019F2D9" w14:textId="77777777" w:rsidR="00B7108B" w:rsidRPr="00EA5955" w:rsidRDefault="00B7108B" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02FF0B3D" w14:textId="38A98661" w:rsidR="00355540" w:rsidRDefault="003543CF" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025696C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsibilities for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Parents and Carers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="781D42E9" w14:textId="72178E78" w:rsidR="714A20FD" w:rsidRDefault="714A20FD" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sign the St Luke's home school agreement when your child starts </w:t>
+      </w:r>
+      <w:r w:rsidR="009B23EF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at our </w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>school</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E83DC67" w14:textId="0267C5BD" w:rsidR="714A20FD" w:rsidRDefault="714A20FD" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Share the home school agreement with your child</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591F4D65" w14:textId="1DDF4DAD" w:rsidR="003543CF" w:rsidRPr="00937EC1" w:rsidRDefault="601EB79F" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Support their child in living </w:t>
+      </w:r>
+      <w:r w:rsidR="54F95B62" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00834F86">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ur St Lukes Way</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DCD8D8" w14:textId="39735AB5" w:rsidR="0E52F992" w:rsidRDefault="0E52F992" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Treat all members of the school community with respect</w:t>
+      </w:r>
+      <w:r w:rsidR="563B7775" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in person and online</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169F8AAF" w14:textId="1D071BB1" w:rsidR="563B7775" w:rsidRDefault="563B7775" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Travel to from school safely</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A65D80E" w14:textId="33D79283" w:rsidR="355C4D3B" w:rsidRDefault="355C4D3B" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Be aware of the legal ages of social media sites and checking your child’s phone regularly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BCC135" w14:textId="77777777" w:rsidR="003543CF" w:rsidRPr="003543CF" w:rsidRDefault="003543CF" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003543CF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Inform the school of any changes in circumstances that may affect their child in school</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5C4680" w14:textId="4032FBCE" w:rsidR="003543CF" w:rsidRPr="003543CF" w:rsidRDefault="003543CF" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003543CF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Speak to the child’s class teacher, in the first instance, if they are concerned about their child </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE12458" w14:textId="189D131D" w:rsidR="003543CF" w:rsidRPr="003543CF" w:rsidRDefault="003543CF" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003543CF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Support the school’s Positive Behaviour </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Anti-Bullying </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003543CF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE3EC44" w14:textId="77777777" w:rsidR="003543CF" w:rsidRPr="003543CF" w:rsidRDefault="003543CF" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003543CF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Engage in discussions and meetings to support their child’s behaviour and attend promptly if called to the school</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5472959B" w14:textId="77777777" w:rsidR="003543CF" w:rsidRPr="003543CF" w:rsidRDefault="003543CF" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003543CF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Understand that no child’s behaviour should prevent other children from learning or from feeling safe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A03F4BF" w14:textId="15E70941" w:rsidR="003543CF" w:rsidRPr="003543CF" w:rsidRDefault="19BC87DB" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ensure your child t</w:t>
+      </w:r>
+      <w:r w:rsidR="601EB79F" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reat</w:t>
+      </w:r>
+      <w:r w:rsidR="375AB88A" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="601EB79F" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> everyone equally</w:t>
+      </w:r>
+      <w:r w:rsidR="3BF11A4E" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="601EB79F" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>regardless of their age, disability, gender reassignment, marriage and civil partnership status, pregnancy and maternity, race, religion or belief, sex and sexual orientation (the Protected Characteristics)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E2E27C" w14:textId="7DDEF89D" w:rsidR="003543CF" w:rsidRPr="003543CF" w:rsidRDefault="601EB79F" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Be positive towards </w:t>
+      </w:r>
+      <w:r w:rsidR="3DB4FC6D" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>child and their efforts and achievements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C315554" w14:textId="77777777" w:rsidR="004B54D0" w:rsidRDefault="004B54D0" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04CAAF31" w14:textId="6DB46270" w:rsidR="003543CF" w:rsidRDefault="003543CF" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025696C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsibilities </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>for Governors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D842EB" w14:textId="77777777" w:rsidR="00DB62D4" w:rsidRDefault="00DB62D4" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14CCCE21" w14:textId="4B59C589" w:rsidR="003543CF" w:rsidRPr="003543CF" w:rsidRDefault="0F6F3D84" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Support the school in </w:t>
+      </w:r>
+      <w:r w:rsidR="003543CF" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>developing a positive behaviour and relationship culture and policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3258F2" w14:textId="0FC2A298" w:rsidR="003543CF" w:rsidRPr="003543CF" w:rsidRDefault="003543CF" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Being acquainted with the school and monitoring the implementation of the ‘St Luke’s Way’ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E2517A" w14:textId="38670796" w:rsidR="006E263F" w:rsidRPr="003543CF" w:rsidRDefault="006E263F" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Monitor the policy strategically and systematically, against the school’s vision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A91677" w14:textId="641D6E10" w:rsidR="003543CF" w:rsidRPr="003543CF" w:rsidRDefault="003543CF" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003543CF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Having legal responsibilities for exclusions </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and suspensions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BFDAA8" w14:textId="77777777" w:rsidR="003543CF" w:rsidRPr="003543CF" w:rsidRDefault="003543CF" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003543CF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Support teaching staff when implementing policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC6814E" w14:textId="58144BAE" w:rsidR="0025696C" w:rsidRPr="003543CF" w:rsidRDefault="003543CF" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003543CF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Be responsible for the wellbeing of all children and staff, including the Senior Leadership Team and Headteacher</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B06D67F" w14:textId="77777777" w:rsidR="00DA0AB8" w:rsidRDefault="00DA0AB8" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1301F8B8" w14:textId="05CE00F1" w:rsidR="003543CF" w:rsidRDefault="003543CF" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025696C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsibilities </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>for Children</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BFA901" w14:textId="77777777" w:rsidR="00DB62D4" w:rsidRDefault="00DB62D4" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BC81E4F" w14:textId="77777777" w:rsidR="00937EC1" w:rsidRDefault="601EB79F" w:rsidP="00937EC1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>To follow</w:t>
+      </w:r>
+      <w:r w:rsidR="004B54D0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> our rules/expectations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D719C49" w14:textId="43E8396D" w:rsidR="00937EC1" w:rsidRPr="00937EC1" w:rsidRDefault="00937EC1" w:rsidP="00937EC1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00937EC1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Follow our </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00937EC1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>non negotiables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="57F33DC3" w14:textId="2C01FBAB" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38CD78C6" w14:textId="1E797D30" w:rsidR="00DA0EFF" w:rsidRDefault="0C2D21C3" w:rsidP="106E0642">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Managing </w:t>
+      </w:r>
+      <w:r w:rsidR="138268D7" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ehaviour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285689BA" w14:textId="4C226CF2" w:rsidR="00502E4A" w:rsidRPr="00355540" w:rsidRDefault="3925B76F" w:rsidP="106E0642">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children </w:t>
+      </w:r>
+      <w:r w:rsidR="70A68974" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Rewards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275C6F7A" w14:textId="77777777" w:rsidR="00502E4A" w:rsidRPr="00502E4A" w:rsidRDefault="00502E4A" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA365E5" w14:textId="14ED1734" w:rsidR="00502E4A" w:rsidRDefault="036A0B23" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="36"/>
+        <w:ind w:left="-142"/>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Value points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653102D1" w14:textId="1F878174" w:rsidR="00502E4A" w:rsidRDefault="6CD4E106" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="36"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Half-termly always letters sent home</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26397A89" w14:textId="2124C782" w:rsidR="00502E4A" w:rsidRDefault="508FBA14" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="36"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public praise </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0163A330" w14:textId="7C794DD4" w:rsidR="00502E4A" w:rsidRPr="00EA5955" w:rsidRDefault="69D6529E" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="36"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Star of the day – year group specific</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C681BC1" w14:textId="4BB186F8" w:rsidR="00502E4A" w:rsidRPr="00EA5955" w:rsidRDefault="4E9B3B67" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="36"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Value</w:t>
+      </w:r>
+      <w:r w:rsidR="00937EC1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> certificates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBB3D6D" w14:textId="0760B416" w:rsidR="00502E4A" w:rsidRPr="00EA5955" w:rsidRDefault="4E9B3B67" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="36"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reading at home certificates </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1695FCFE" w14:textId="61D7160B" w:rsidR="003543CF" w:rsidRPr="003543CF" w:rsidRDefault="508FBA14" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="36" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sharing good work or behaviour with another member of staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F1A291" w14:textId="54EDB37D" w:rsidR="003543CF" w:rsidRPr="003543CF" w:rsidRDefault="1082D7A4" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="36" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="67AA4DBA" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arble jar</w:t>
+      </w:r>
+      <w:r w:rsidR="6AFE913A" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – whole class rewards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D16EB9" w14:textId="3B5C882F" w:rsidR="43688653" w:rsidRDefault="43688653" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="36"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attendance – whole class rewards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B43D1C6" w14:textId="77777777" w:rsidR="00BE545A" w:rsidRDefault="00BE545A" w:rsidP="106E0642">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="364DD095" w14:textId="4AE7D784" w:rsidR="003543CF" w:rsidRPr="00355540" w:rsidRDefault="601EB79F" w:rsidP="106E0642">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Trackit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lights</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C53291" w14:textId="539E48AF" w:rsidR="00C7593B" w:rsidRDefault="003543CF" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="529396B4" wp14:editId="15FE832B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>right</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>13970</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1287145" cy="964565"/>
+            <wp:effectExtent l="0" t="0" r="8255" b="6985"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="5" name="Picture 5" descr="Welcome to Trackit Lights 'School'! - Trackit Lights"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 6" descr="Welcome to Trackit Lights 'School'! - Trackit Lights"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1287145" cy="964565"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00C7593B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children’s classroom behaviour will be managed through positive affirmations given through </w:t>
+      </w:r>
+      <w:r w:rsidR="00801D37">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7593B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reen </w:t>
+      </w:r>
+      <w:r w:rsidR="00801D37">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7593B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alues points</w:t>
+      </w:r>
+      <w:r w:rsidR="00D977D8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7593B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D977D8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">linked to </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE545A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">our values and non </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BE545A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>negociables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D977D8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7593B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recorded on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C7593B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trackit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C7593B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lights</w:t>
+      </w:r>
+      <w:r w:rsidR="0065755A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D977D8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Certificates</w:t>
+      </w:r>
+      <w:r w:rsidR="0065755A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8076A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="0065755A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reaching point milestones will be given out in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8076A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">weekly </w:t>
+      </w:r>
+      <w:r w:rsidR="0065755A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>celebration worship</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8076A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0065755A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D977D8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7593B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition, warm, but firm, reminders </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>will be given</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7593B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discreetly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. N</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7593B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on-verbal signals </w:t>
+      </w:r>
+      <w:r w:rsidR="008205C5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>will be used</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="003043A0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777C581E" w14:textId="784D7CB8" w:rsidR="008B70A7" w:rsidRDefault="008B70A7" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16CFB8E2" w14:textId="77777777" w:rsidR="00937EC1" w:rsidRDefault="00937EC1" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2774C2" w14:textId="48B304E6" w:rsidR="00C7593B" w:rsidRPr="00355540" w:rsidRDefault="00C7593B" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Reflection</w:t>
+      </w:r>
+      <w:r w:rsidR="37E16E6F" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Time</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24A62" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7E33AD" w14:textId="65C1D2F1" w:rsidR="00C7593B" w:rsidRDefault="00C7593B" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0545B0EB" w14:textId="39F47AF6" w:rsidR="00A24A62" w:rsidRDefault="5B6276C0" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>When a child has persistently not shown the St Luke’s Way they will have received an amber warning and then be given a red light, resulting in a reflection time</w:t>
+      </w:r>
+      <w:r w:rsidR="32404CA5" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D376AE" w14:textId="43289978" w:rsidR="00C7593B" w:rsidRDefault="34495147" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What works is the immediacy of the response not the weight of the sanction. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Paul Dix (2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD4B05E" w14:textId="77777777" w:rsidR="00C7593B" w:rsidRDefault="00C7593B" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="063A1504" w14:textId="1AE22481" w:rsidR="00C7593B" w:rsidRDefault="5B6276C0" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reflection times are </w:t>
+      </w:r>
+      <w:r w:rsidR="55B0D243" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>led</w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by</w:t>
+      </w:r>
+      <w:r w:rsidR="67097180" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> class teachers in first instances or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>school leaders</w:t>
+      </w:r>
+      <w:r w:rsidR="3B3C6C40" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, when appropriate.</w:t>
+      </w:r>
+      <w:r w:rsidR="55B0D243" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hildren will </w:t>
+      </w:r>
+      <w:r w:rsidR="7C3550E0" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">use this time to </w:t>
+      </w:r>
+      <w:r w:rsidR="55B0D243" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>discuss the potential roots of the behaviours they displayed, constructive options available to them</w:t>
+      </w:r>
+      <w:r w:rsidR="779B4A12" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> linked to the St. Luke’s Way and action plan their </w:t>
+      </w:r>
+      <w:r w:rsidR="55B0D243" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>next steps/consequences</w:t>
+      </w:r>
+      <w:r w:rsidR="0268FA8D" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0616D9C2" w14:textId="3D919A76" w:rsidR="42BB2529" w:rsidRDefault="42BB2529" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B59876B" w14:textId="7E2AC648" w:rsidR="0057710B" w:rsidRDefault="0057710B" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355540">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Persistent Red </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00355540">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Trackit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00355540">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lights</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A05A6FA" w14:textId="77777777" w:rsidR="00355540" w:rsidRPr="00355540" w:rsidRDefault="00355540" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E29694B" w14:textId="7B4FC66A" w:rsidR="005D6468" w:rsidRPr="0057710B" w:rsidRDefault="005D6468" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children across the school persistently </w:t>
+      </w:r>
+      <w:r w:rsidR="00355540" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>receiving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B6DC8" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trackit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lights will </w:t>
+      </w:r>
+      <w:r w:rsidR="00216CF1" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>receive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> additional behavioural support </w:t>
+      </w:r>
+      <w:r w:rsidR="007644E5" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alongside the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> involvement with </w:t>
+      </w:r>
+      <w:r w:rsidR="00216CF1" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SEND</w:t>
+      </w:r>
+      <w:r w:rsidR="00023631" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00216CF1" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pastoral lead and/or behaviour lead. Positive Behaviour Monitoring Cards will be used as an intervention for </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1463" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an agreed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EB1463" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EB1463" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (usually 2 weeks)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00707DF8" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The impact of the report card</w:t>
+      </w:r>
+      <w:r w:rsidR="00216CF1" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00707DF8" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reviewed</w:t>
+      </w:r>
+      <w:r w:rsidR="00707DF8" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resulting in either:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00707DF8" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>completing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> another cycle of</w:t>
+      </w:r>
+      <w:r w:rsidR="00707DF8" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> report card or </w:t>
+      </w:r>
+      <w:r w:rsidR="00216CF1" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>designing a</w:t>
+      </w:r>
+      <w:r w:rsidR="00707DF8" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tailored approach to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>further support</w:t>
+      </w:r>
+      <w:r w:rsidR="00707DF8" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the child to access their classroom</w:t>
+      </w:r>
+      <w:r w:rsidR="007644E5" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> environment</w:t>
+      </w:r>
+      <w:r w:rsidR="00707DF8" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and learning.</w:t>
+      </w:r>
+      <w:r w:rsidR="3CD1BFC2" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Parents and carers are involved at this stage and kept well informed about their child’s behaviour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090239A4" w14:textId="3569F0D1" w:rsidR="00707DF8" w:rsidRDefault="00707DF8" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D6BA7B1" w14:textId="7543703E" w:rsidR="005D6468" w:rsidRDefault="00707DF8" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355540">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>A Tailored Approach</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3735F867" w14:textId="77777777" w:rsidR="00355540" w:rsidRPr="00355540" w:rsidRDefault="00355540" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B345EAB" w14:textId="0337DD36" w:rsidR="00402879" w:rsidRDefault="7BEDC2B9" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We recognise that a small number of children will benefit from a tailor</w:t>
+      </w:r>
+      <w:r w:rsidR="1C0EDA2F" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approach to their behaviour and relationship management. </w:t>
+      </w:r>
+      <w:r w:rsidR="1C0EDA2F" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>These children will have b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ehaviour plans </w:t>
+      </w:r>
+      <w:r w:rsidR="1C0EDA2F" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reflect </w:t>
+      </w:r>
+      <w:r w:rsidR="1C0EDA2F" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specific support in place to motivate their engagement with the learning environment, peers and </w:t>
+      </w:r>
+      <w:r w:rsidR="538A5047" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adults</w:t>
+      </w:r>
+      <w:r w:rsidR="1C0EDA2F" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="4FD995A9" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Furthermore, </w:t>
+      </w:r>
+      <w:r w:rsidR="0519B375" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a tailored</w:t>
+      </w:r>
+      <w:r w:rsidR="4FD995A9" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reward and consequence system</w:t>
+      </w:r>
+      <w:r w:rsidR="538A5047" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be used and will look</w:t>
+      </w:r>
+      <w:r w:rsidR="4FD995A9" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slightly different</w:t>
+      </w:r>
+      <w:r w:rsidR="538A5047" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="538A5047" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trackit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="538A5047" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lights system</w:t>
+      </w:r>
+      <w:r w:rsidR="4FD995A9" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, however the principle </w:t>
+      </w:r>
+      <w:r w:rsidR="1DBF2354" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>behind it will always be rooted in the</w:t>
+      </w:r>
+      <w:r w:rsidR="4FD995A9" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> St Luke’s Way</w:t>
+      </w:r>
+      <w:r w:rsidR="1DBF2354" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5793C38F" w14:textId="243EBBAA" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C63A6EA" w14:textId="2C876741" w:rsidR="00402879" w:rsidRDefault="00402879" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355540">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Consequences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6190E84D" w14:textId="77777777" w:rsidR="00355540" w:rsidRPr="00355540" w:rsidRDefault="00355540" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C39CCB0" w14:textId="2BD6BE96" w:rsidR="00502E4A" w:rsidRDefault="40712B15" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We understand that punitive consequences often do not motivate children to change their negative behaviours.</w:t>
+      </w:r>
+      <w:r w:rsidR="3DC00CB4" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="709DEF56" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Furthermore, we understand that epistemic trust cannot be built through punishments and rewards. </w:t>
+      </w:r>
+      <w:r w:rsidR="3DC00CB4" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>During</w:t>
+      </w:r>
+      <w:r w:rsidR="1D2DC691" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="14713014" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reflection Ti</w:t>
+      </w:r>
+      <w:r w:rsidR="1E4C8A19" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>me,</w:t>
+      </w:r>
+      <w:r w:rsidR="614F22B3" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adults will discuss the natural consequences of their behaviour and involve the child in</w:t>
+      </w:r>
+      <w:r w:rsidR="538A5047" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deciding</w:t>
+      </w:r>
+      <w:r w:rsidR="614F22B3" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any formal </w:t>
+      </w:r>
+      <w:r w:rsidR="47C311B7" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>next steps.</w:t>
+      </w:r>
+      <w:r w:rsidR="614F22B3" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C32428A" w14:textId="0F2CBAF3" w:rsidR="00C33022" w:rsidRDefault="00C33022" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355540">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Potential Natural Consequences:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420CC21C" w14:textId="77777777" w:rsidR="00355540" w:rsidRPr="00355540" w:rsidRDefault="00355540" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7C482C" w14:textId="193FB345" w:rsidR="00934225" w:rsidRDefault="00934225" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apologising to and adult/child</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4A50">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verbally or written</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2F6665" w14:textId="277B8FC7" w:rsidR="00C33022" w:rsidRDefault="00C33022" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Speaking to adult at</w:t>
+      </w:r>
+      <w:r w:rsidR="5B4387C6" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an appropriate time</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8A4332" w14:textId="1D715810" w:rsidR="003D4A50" w:rsidRPr="00C33022" w:rsidRDefault="003D4A50" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Confiscated property until home time</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58782EB8" w14:textId="59BE9EF9" w:rsidR="00C33022" w:rsidRPr="00C33022" w:rsidRDefault="00C33022" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33022">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Breakdown of friendship group</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A536C4" w14:textId="00E5994B" w:rsidR="00C33022" w:rsidRPr="00C33022" w:rsidRDefault="00C33022" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33022">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Removal from group task</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E19F80" w14:textId="07FF02DF" w:rsidR="00C33022" w:rsidRDefault="00C33022" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33022">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tidying up mess</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1DECF1" w14:textId="0A71BC2C" w:rsidR="00BF63CE" w:rsidRPr="00481E12" w:rsidRDefault="00BF63CE" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55B9800F" w14:textId="1E8DA8F0" w:rsidR="00C33022" w:rsidRDefault="00C33022" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355540">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Potential </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6F06" w:rsidRPr="00355540">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formal </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2C98">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355540">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>onsequences:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EEE5F9E" w14:textId="77777777" w:rsidR="00355540" w:rsidRPr="00355540" w:rsidRDefault="00355540" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57BA953E" w14:textId="3164FD3F" w:rsidR="083A6A22" w:rsidRDefault="083A6A22" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reflection Time</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBD1A0F" w14:textId="5594161A" w:rsidR="00C33022" w:rsidRPr="00C33022" w:rsidRDefault="00C33022" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33022">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreed lunchtime football/activity session(s) missed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449DB506" w14:textId="2D20C4A1" w:rsidR="00C33022" w:rsidRPr="00C33022" w:rsidRDefault="00C33022" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C33022">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Unable to represent the school at an event</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F13F888" w14:textId="6BEA7DCB" w:rsidR="00C33022" w:rsidRDefault="1D2DC691" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loss of responsibility within school for agreed time</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72E02E16" w14:textId="593EEAD4" w:rsidR="68542A12" w:rsidRDefault="68542A12" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Internal isolation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D09D52B" w14:textId="1FFC156C" w:rsidR="68542A12" w:rsidRDefault="68542A12" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Suspension</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345F9DFC" w14:textId="2717ABED" w:rsidR="68542A12" w:rsidRDefault="68542A12" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permanent exclusion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE8D34D" w14:textId="77777777" w:rsidR="00BF63CE" w:rsidRDefault="00BF63CE" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48223C09" w14:textId="712738D9" w:rsidR="00522D31" w:rsidRDefault="007B2C98" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Use of Inappropriate Language</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFA4F7B" w14:textId="77777777" w:rsidR="00355540" w:rsidRPr="00355540" w:rsidRDefault="00355540" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="799496A2" w14:textId="1A1D13C5" w:rsidR="00925F87" w:rsidRDefault="00AE7AFB" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inappropriate language is not tolerated at St Luke’s. </w:t>
+      </w:r>
+      <w:r w:rsidR="00522D31" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We recognise that some children</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may</w:t>
+      </w:r>
+      <w:r w:rsidR="00522D31" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> live in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="00522D31" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">environment where </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inappropriate language</w:t>
+      </w:r>
+      <w:r w:rsidR="00522D31" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is very common and they may not fully understand what </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1463" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00522D31" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hey are saying/repeating and why is it inappropriate.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E36DA" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2C98" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research shows that inappropriate language (such as swearing) can be an automatic reaction that can </w:t>
+      </w:r>
+      <w:r w:rsidR="000E36DA" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>help</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2C98" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E36DA" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>regulate the right side of the brain and is used by children to release emotions</w:t>
+      </w:r>
+      <w:r w:rsidR="00925F87" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or protect themselves. </w:t>
+      </w:r>
+      <w:r w:rsidR="7BFC9B18" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parents/carers will be informed if their child uses inappropriate language. This will also be reflected on Track It lights and possibly on My </w:t>
+      </w:r>
+      <w:r w:rsidR="0043CB69" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Concern</w:t>
+      </w:r>
+      <w:r w:rsidR="7BFC9B18" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> too.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1559BECA" w14:textId="77777777" w:rsidR="00BF63CE" w:rsidRDefault="00BF63CE" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59EA83E7" w14:textId="70C82268" w:rsidR="00023631" w:rsidRDefault="00023631" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00355540">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Serious Behaviour Policy Breaches</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DCF262" w14:textId="77777777" w:rsidR="00355540" w:rsidRPr="00355540" w:rsidRDefault="00355540" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52934560" w14:textId="0B02A616" w:rsidR="00FE6F06" w:rsidRDefault="00432432" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE6F06">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">A serious breach in behaviour is treated as highly serious as it undermines others, affects learning and can affect the well-being of others. Examples of behaviours considered as a serious breach are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FAA4645" w14:textId="77777777" w:rsidR="00FE6F06" w:rsidRPr="00FE6F06" w:rsidRDefault="00FE6F06" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="752112E4" w14:textId="77777777" w:rsidR="00B7108B" w:rsidRPr="00EA5955" w:rsidRDefault="0086300B" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA5955">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Persistent defiance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DEB3E9" w14:textId="77777777" w:rsidR="00DE0E31" w:rsidRPr="00EA5955" w:rsidRDefault="0086300B" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA5955">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00432432" w:rsidRPr="00EA5955">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersistent refusal to follow instructions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE52392" w14:textId="05D5B81A" w:rsidR="00DA0BA9" w:rsidRDefault="0086300B" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA5955">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Persistent disruption</w:t>
+      </w:r>
+      <w:r w:rsidR="00432432" w:rsidRPr="00EA5955">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7AFB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00195C51">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00432432" w:rsidRPr="00EA5955">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the learning of others </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432F63CC" w14:textId="1CCBC22E" w:rsidR="00DE0E31" w:rsidRPr="00DA0BA9" w:rsidRDefault="0086300B" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0BA9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Persistent or significant verbal or physical aggression</w:t>
+      </w:r>
+      <w:r w:rsidR="00432432" w:rsidRPr="00DA0BA9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> towards others </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1451B8" w14:textId="20BD3B33" w:rsidR="00DE0E31" w:rsidRPr="00EA5955" w:rsidRDefault="0086300B" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA5955">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Discriminatory behaviour, including racist or homophobic behaviour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028FB3B3" w14:textId="1F138BF1" w:rsidR="00DE0E31" w:rsidRPr="00EA5955" w:rsidRDefault="00432432" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA5955">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Swearing </w:t>
+      </w:r>
+      <w:r w:rsidR="00522D31">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– purposeful and targeted</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DED81D0" w14:textId="77777777" w:rsidR="00B7108B" w:rsidRPr="00EA5955" w:rsidRDefault="03C80426" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bullying </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F8E4FD" w14:textId="13F25E74" w:rsidR="00A3293F" w:rsidRDefault="00A3293F" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vandalis</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7AFB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541E3A0B" w14:textId="1110E8C9" w:rsidR="00AE7AFB" w:rsidRDefault="00AE7AFB" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Damage to property</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B97272" w14:textId="3F70E448" w:rsidR="00A3293F" w:rsidRDefault="00A3293F" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Theft</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F4419B" w14:textId="77777777" w:rsidR="00A3293F" w:rsidRDefault="00A3293F" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68F28268" w14:textId="597F3A81" w:rsidR="00A3293F" w:rsidRPr="00A3293F" w:rsidRDefault="00A3293F" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NB: This is not an exhaustive list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C277438" w14:textId="77777777" w:rsidR="00432432" w:rsidRPr="00EA5955" w:rsidRDefault="00432432" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E47862" w14:textId="5D2F6F9D" w:rsidR="00BF63CE" w:rsidRDefault="00BF63CE" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Suspension and Exclusion (see DfE Guidance)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D36199" w14:textId="77777777" w:rsidR="00BF63CE" w:rsidRPr="00355540" w:rsidRDefault="00BF63CE" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34F2EEBF" w14:textId="77777777" w:rsidR="00AE7AFB" w:rsidRDefault="00BF63CE" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7AFB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The governors and staff at St Luke’s recognise that it is not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7AFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">desirable to suspend pupils from their education and wish to assure parents that suspensions are only used when other methods have failed to secure an improvement in behaviour. Serious incidents or persistent poor behaviour may lead to a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3293F" w:rsidRPr="00AE7AFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>suspension</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7AFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of up to five days</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3293F" w:rsidRPr="00AE7AFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7AFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using the national guidelines for </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3293F" w:rsidRPr="00AE7AFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suspension. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B2FB4BB" w14:textId="23C4E522" w:rsidR="00A3293F" w:rsidRPr="00AE7AFB" w:rsidRDefault="00BF63CE" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only the Headteacher of the school is authorised to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3293F" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>suspend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a child. In the absence of the Headteacher, </w:t>
+      </w:r>
+      <w:r w:rsidR="7CCC8473" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>one of the Assistant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Head</w:t>
+      </w:r>
+      <w:r w:rsidR="290F4AD6" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will liaise with </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7AFB" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Headteacher</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> authorise the suspension. Before a child returns to school, following </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3293F" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>suspension</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, there will be a reintegration meeting with a senior member of staff or safeguarding welfare officer on site that day with both the child and parents</w:t>
+      </w:r>
+      <w:r w:rsidR="6384D882" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/carers</w:t>
+      </w:r>
+      <w:r w:rsidR="00A269D1" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (see appendix 3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. At these meetings, it is important that the voice of the child</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3293F" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and parent</w:t>
+      </w:r>
+      <w:r w:rsidR="7D6DD837" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/carer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is heard and recorded.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3293F" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Once suspended, a child is at risk of permanent exclusion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF934E4" w14:textId="196EED04" w:rsidR="00A3293F" w:rsidRDefault="00A3293F" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4813EE7F" w14:textId="78D2496B" w:rsidR="00A3293F" w:rsidRDefault="00A3293F" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Crisis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB15FD8" w14:textId="77777777" w:rsidR="00A3293F" w:rsidRPr="00355540" w:rsidRDefault="00A3293F" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="738D991F" w14:textId="77777777" w:rsidR="00A3293F" w:rsidRDefault="00A3293F" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A crisis is defined</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as any situation where a pupil or member of staff is in significant and imminent danger of being physically hurt. During this situation the following procedure should be followed; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4666EBB1" w14:textId="77777777" w:rsidR="00A3293F" w:rsidRDefault="00A3293F" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ensure the safety of other children – this may mean removing a child or class </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043452B3" w14:textId="1EBB21BC" w:rsidR="00A3293F" w:rsidRDefault="00A3293F" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Send for adult support, using the red emergency cards in each classroom and communal areas in school. A child will take this straight to the office </w:t>
+      </w:r>
+      <w:r w:rsidR="786C15F1" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Juniors) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and the office will alert a member of SLT on duty to respond</w:t>
+      </w:r>
+      <w:r w:rsidR="1507419F" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. An adult will do this at the Infants.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F87724B" w14:textId="665548B5" w:rsidR="00A3293F" w:rsidRDefault="00A3293F" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Where possible adults should work in pairs to support a child in crisis, being mindful that more adults may only escalate a situation further</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E294CD4" w14:textId="7F8EAA68" w:rsidR="00A3293F" w:rsidRDefault="00A3293F" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="273CD5B9" w14:textId="0A81E5E4" w:rsidR="00A3293F" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zero-Tolerance Approach to Sexual Harassment and Sexual Violence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63DFD22D" w14:textId="77777777" w:rsidR="00A3293F" w:rsidRPr="00355540" w:rsidRDefault="00A3293F" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E274498" w14:textId="77777777" w:rsidR="00AE7AFB" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The school will ensure that all incidents of sexual harassment and/or violence are met with a suitable response and never ignored. Different sanctions will be appropriate for different (levels) of sexual harassment and sexual comments. Pupils are encouraged to report anything that makes them uncomfortable, no matter how ‘small’ they feel it might be. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AAA345" w14:textId="77777777" w:rsidR="00AE7AFB" w:rsidRDefault="00AE7AFB" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE11D8A" w14:textId="137F3897" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The school’s response will be: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FFFB68" w14:textId="77777777" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Proportionate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E152279" w14:textId="77777777" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Considered</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E67AF5" w14:textId="77777777" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Supportive</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43583D8E" w14:textId="77777777" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decided on a case-by-case basis </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62839267" w14:textId="753367EA" w:rsidR="00A3293F" w:rsidRDefault="00A3293F" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2164F8E7" w14:textId="2371F793" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sanctions for sexual harassment and violence will be considered after the allegation has been fully investigated by members of the SLT and parents have been informed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>he response to the incident will be proportionate</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7AFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and in line with harmful sexualised behaviour assessment guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A7210D" w14:textId="77777777" w:rsidR="00AE7AFB" w:rsidRDefault="00AE7AFB" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="134C2208" w14:textId="77777777" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We will consider: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB931CE" w14:textId="77777777" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The age and the development stage of the alleged perpetrator(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAF71E1" w14:textId="77777777" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The nature and frequency of the alleged incident(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CAB480" w14:textId="77777777" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How to balance the sanction alongside education and safeguarding support </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F53768" w14:textId="575A6FF4" w:rsidR="00F24CCD" w:rsidRDefault="047167FA" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This is set out in KCSIE (</w:t>
+      </w:r>
+      <w:r w:rsidR="7F3E1426" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sept </w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="007A39B2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6085BBAA" w14:textId="77777777" w:rsidR="00AE7AFB" w:rsidRDefault="00AE7AFB" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A09029" w14:textId="66337E6B" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appropriate sanctions may include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CD9827" w14:textId="7D04FA74" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A verbal warning o</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7AFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7AFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eflection and apologise to the peer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EA7116" w14:textId="24347478" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A letter and or phone call to the parents</w:t>
+      </w:r>
+      <w:r w:rsidR="02EEA444" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/carers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227AC634" w14:textId="09521F99" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A period of internal </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7AFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>isolation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E05F61A" w14:textId="364AD72F" w:rsidR="00F24CCD" w:rsidRPr="00AE7AFB" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A period of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7AFB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suspension </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2E2247" w14:textId="77777777" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9D1ABE" w14:textId="77777777" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The school has procedures in place to respond to any allegations or concerns regarding a child’s safety or wellbeing. These include clear processes for: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D3BD0B" w14:textId="77777777" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Responding to a report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1508B9B2" w14:textId="77777777" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reporting the incident using My Concern</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB8448C" w14:textId="77777777" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Carrying out risk assessments, where appropriate, to help determine whether to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CD94757" w14:textId="77777777" w:rsidR="00F24CCD" w:rsidRPr="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manage the incident internally </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D1B2C8B" w14:textId="77777777" w:rsidR="00F24CCD" w:rsidRPr="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to Early Help </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D008D2F" w14:textId="77777777" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Refer to children’s social care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA02882" w14:textId="702DED67" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24CCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Report to the police </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF985A0" w14:textId="77777777" w:rsidR="00AE7AFB" w:rsidRDefault="00AE7AFB" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5026850D" w14:textId="161BD4B3" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please refer to our child protection and safeguarding policy for more information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611E502C" w14:textId="64B2D371" w:rsidR="42BB2529" w:rsidRDefault="42BB2529" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A44D06B" w14:textId="234C244C" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7299B356" w14:textId="364244BC" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="374B542D" w14:textId="07C5F236" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="086423BC" w14:textId="4814757B" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="679FC703" w14:textId="16FDD733" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09302630" w14:textId="376C84E0" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C6F430" w14:textId="5FF7955B" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="434B6D34" w14:textId="2906A4B7" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="213D83C1" w14:textId="4C86A6D6" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6141E675" w14:textId="1409541D" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34B7EAE2" w14:textId="7CCA91B2" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094E5E7E" w14:textId="296FDE59" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="033712B2" w14:textId="26D78C9E" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469ED2F8" w14:textId="5A5AA1BB" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D8BDF4" w14:textId="04891505" w:rsidR="00F24CCD" w:rsidRDefault="047167FA" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Anti-Bullying</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6D0E02" w14:textId="77777777" w:rsidR="00F24CCD" w:rsidRDefault="00F24CCD" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44CD02EE" w14:textId="252A2279" w:rsidR="0E2C0A7C" w:rsidRDefault="0E2C0A7C" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>“For I know the plans I have for you</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="353535"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Plans to give you hope and a future." Jeremiah 29:11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4267EA87" w14:textId="4FD7E3BF" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284BD839" w14:textId="0289F31F" w:rsidR="00F24CCD" w:rsidRPr="00815088" w:rsidRDefault="047167FA" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>St Luke’s</w:t>
+      </w:r>
+      <w:r w:rsidR="6C2D0203" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CE Primary School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a place where every person has the right to be themselves, to be included and to learn in a safe and happy environment. Everyone at our school is equal and treats each another with respect and kindness</w:t>
+      </w:r>
+      <w:r w:rsidR="6C2D0203" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="328D12CE" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">allowing everyone to </w:t>
+      </w:r>
+      <w:r w:rsidR="049DD4F7" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>thrive.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA3B537" w14:textId="77777777" w:rsidR="00AE7AFB" w:rsidRDefault="00AE7AFB" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B86743" w14:textId="6D4CF018" w:rsidR="00815088" w:rsidRPr="0026154B" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>What is B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026154B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ullying</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59535767" w14:textId="77777777" w:rsidR="00AE7AFB" w:rsidRDefault="00AE7AFB" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="685E3A46" w14:textId="6AEBADE1" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We use the Anti-Bullying Alliance </w:t>
+      </w:r>
+      <w:r w:rsidR="00585A23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>definition of bullying:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01EE6D78" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67BD51CE" w14:textId="3E77D2FB" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="6C2D0203" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="41" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="33C493F3" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> repetitive, intentional hurting of one person or group by another person or group, where the relationship involves an imbalance of power. It can happen face to face or online</w:t>
+      </w:r>
+      <w:r w:rsidR="0891ABB2" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5A5C24" w14:textId="77B26C7D" w:rsidR="40D05B5C" w:rsidRDefault="40D05B5C" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:spacing w:after="41" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5149F54C" w14:textId="0CEBD83B" w:rsidR="38E4DFA6" w:rsidRDefault="38E4DFA6" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>At St Luke’s, we say that bullying is 3 targeted occasions to the same person or group. This is not restricted to a time frame or the number 3; the complexities of bullying require a flexible and open-minded approach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB2AC7C" w14:textId="262C99C4" w:rsidR="6C2D0203" w:rsidRDefault="6C2D0203" w:rsidP="106E0642">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bullying is a form of anti-social behaviour that the </w:t>
+      </w:r>
+      <w:r w:rsidR="328D12CE" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chool considers inappropriate and unacceptable in all its forms. It is a behaviour by an individual or group, repeated over time, that hurts another individual or group either physically or emotionally. If bullying is allowed it harms the perpetrator, the target and the whole school community and its secure and happy environment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F496E84" w14:textId="3F6AF672" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F8A96E3" w14:textId="5E10235E" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bullying can be: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB350B" w14:textId="6B47EB63" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Physical–pushing, poking, kicking, hitting, biting, pinching inappropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="009B23EF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>unwanted physical contact etc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BEB1C6" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verbal - name calling, sarcasm, spreading rumours, threats, teasing, belittling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B6DD68" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="68" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emotional / indirect / segregation – isolating others, tormenting, hiding books, threatening gestures, ridicule, humiliation, intimidating, excluding, manipulation and coercion. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6058CEDF" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sexual – unwanted physical contact, inappropriate touching, abusive comments, homophobic abuse, exposure to inappropriate films etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A053706" w14:textId="3C65A7C0" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Online/cyber – posting on social media, sharing photos, sending nasty text messages, social exclusion </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451CBE3E" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Threat with a weapon </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABB1AED" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Damage to personal property </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7704DE18" w14:textId="222C8637" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Theft </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C9436C" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visual/written (e.g. graffiti, gestures, wearing racist insignia) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE2E17A" w14:textId="68BF8EA7" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="6C2D0203" w:rsidP="106E0642">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Motivated by actual or perceived difference</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="757A7DE5" w14:textId="22979DF7" w:rsidR="40D05B5C" w:rsidRDefault="40D05B5C" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:spacing w:after="63"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03F10C45" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="63"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bullying can be based on any of the following things: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51706BC9" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Race (racist bullying) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E3EB1D" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sexual orientation (homophobic or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>biphobic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BFA35C" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Special educational needs (SEN) or disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEAC283" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Culture or class </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4534D702" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender identity (transphobic) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17294324" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender (sexist bullying) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="250186A2" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appearance or health conditions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4696C46D" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Religion or belief </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20FA5FB1" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Related to home or other personal circumstances </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4035D7D3" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="6C2D0203" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="63" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Related to another vulnerable group of people </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C142B82" w14:textId="445ED264" w:rsidR="106E0642" w:rsidRDefault="106E0642" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33DDD352" w14:textId="660A2B11" w:rsidR="00AE7AFB" w:rsidRPr="00751B24" w:rsidRDefault="6C2D0203" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bullying hurts. No one deserves to be a victim of bullying. Everyone has the right to be treated with dignity and respect. Pupils who are bullying need to learn different ways of behaving. We accept that bullying can occur at St. Luke’s. Every member of the school community takes responsibility to prevent bullying and respond promptly and effectively to incidences of bullying.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D2123C" w14:textId="77777777" w:rsidR="007A39B2" w:rsidRDefault="007A39B2" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584E8377" w14:textId="34C781FA" w:rsidR="00815088" w:rsidRPr="0026154B" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0026154B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Prevention</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1059665F" w14:textId="7EF5DF3B" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="1BECFD0C" w:rsidP="106E0642">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidR="292F2B82" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> St Luke’s CE Primary School to be </w:t>
+      </w:r>
+      <w:r w:rsidR="6C2D0203" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an inclusive, safe environment where </w:t>
+      </w:r>
+      <w:r w:rsidR="292F2B82" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all learners thrive with respect and dignity, prevention of bullying is key. Bullying is prevented through the curriculum, the application of the positive behaviour policy, safeguarding practices, clear systems for identifying, reporting and tackling bullying and leaders with a responsibility for anti-bullying.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C2F472" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="106E0642">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="250B4AF8" w14:textId="37736978" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="6C2D0203" w:rsidP="106E0642">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The PSHE programme of study includes opportunities for pupils to understand about different types of bullying and what they can do to respond and prevent bullying. It also includes opportunities for pupils to learn to value themselves, value others and appreciate and respect difference. Collective worship explores the importance of inclusivity, dignity and respect as well as other themes that play a part in challenging bullying.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08306BD0" w14:textId="5541E333" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="6C2D0203" w:rsidP="106E0642">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Through a variety of planned activities and time across the curriculum</w:t>
+      </w:r>
+      <w:r w:rsidR="71759517" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including through targeted work in Anti-Bullying Week, children </w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are given the opportunity to gain self-confidence and develop strategies to speak up for themselves and express their own thoughts and opinions. Class teachers provide regular opportunities to discuss issues that may arise in class and for teachers to target specific interventions. Stereotypes are challenged by staff and pupils across the school. Pupils are continually involved in developing school-wide anti-bullying initiatives through consultation with school council. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00298B27" w14:textId="61A1E65A" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="6C2D0203" w:rsidP="106E0642">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We will work with parents and carers, and in partnership with community organisations to tackle bullying, where appropriate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C66FF68" w14:textId="4305298C" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="6C2D0203" w:rsidP="106E0642">
+      <w:pPr>
+        <w:spacing w:after="38"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children are taught the following phrase to use when they feel uncomfortable with </w:t>
+      </w:r>
+      <w:r w:rsidR="5F6DA6CD" w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="27BC5901" w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidR="07E59160" w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actions</w:t>
+      </w:r>
+      <w:r w:rsidR="2E47C062" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="2E47C062" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>‘Please stop it, I don’t like it’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322034DC" w14:textId="3FF5352C" w:rsidR="00815088" w:rsidRDefault="6C2D0203" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4949"/>
+        </w:tabs>
+        <w:spacing w:after="38"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724ED2F0" w14:textId="640EF327" w:rsidR="00815088" w:rsidRPr="0026154B" w:rsidRDefault="445AAFD9" w:rsidP="106E0642">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children</w:t>
+      </w:r>
+      <w:r w:rsidR="6C2D0203" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> learn </w:t>
+      </w:r>
+      <w:r w:rsidR="6C2D0203" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>STOP</w:t>
+      </w:r>
+      <w:r w:rsidR="6C2D0203" w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F1B0BF" w14:textId="0592C25A" w:rsidR="00815088" w:rsidRPr="0026154B" w:rsidRDefault="6C2D0203" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="106E0642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>That bullying is:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F6670B" w14:textId="30E23BE2" w:rsidR="00815088" w:rsidRPr="0026154B" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">everal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">imes </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00751B24" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>urpose</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F84BFD" w14:textId="77777777" w:rsidR="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>And that they need to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BED6F8" w14:textId="515CFCFB" w:rsidR="00815088" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tart</w:t>
+      </w:r>
+      <w:r w:rsidR="00751B24" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elling</w:t>
+      </w:r>
+      <w:r w:rsidR="00751B24" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ther</w:t>
+      </w:r>
+      <w:r w:rsidR="00751B24" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eople</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A07E98F" w14:textId="29E915E3" w:rsidR="00815088" w:rsidRDefault="00815088" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Intervention</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792049B3" w14:textId="4B77C50E" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Despite </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> our strategies for preventing bullying, we know that it occurs and expect anyone who see or experiences bullying to tell a member of staff as soon as possible. Children must recognise that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chool will not accept bullying. However, it is imperative that all claims of bullying are investigated in an impartial, fair and consistent manner, using the system below. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B84366" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="002060"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45FE8522" w14:textId="7549DAC1" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Children and parents must report bullying to a member of staff immediat</w:t>
+      </w:r>
+      <w:r w:rsidR="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ely. This will the</w:t>
+      </w:r>
+      <w:r w:rsidR="00585A23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>n be escalated to</w:t>
+      </w:r>
+      <w:r w:rsidR="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Anti-Bullying</w:t>
+      </w:r>
+      <w:r w:rsidR="00585A23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Champion who will either investigate this or pass this to the most appropriate member </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00585A23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00585A23">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deal with the situation promptly and effectively. This member of staff will then work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751B24">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with class teachers to ensure a positive resolution. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50464477" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25D6837D" w14:textId="1711C182" w:rsidR="00815088" w:rsidRPr="00751B24" w:rsidRDefault="00585A23" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Parents and children can speak to any member of staff in school about bullying behaviour as well as children being able to share this in their class worry box.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0D4242" w14:textId="5BC6C6DD" w:rsidR="40D05B5C" w:rsidRDefault="40D05B5C" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21C6F685" w14:textId="1F9DCDAC" w:rsidR="00815088" w:rsidRDefault="6C2D0203" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00815088" w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Anti-Bullying Ambassadors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9FC14D" w14:textId="77777777" w:rsidR="00B27034" w:rsidRPr="00815088" w:rsidRDefault="00B27034" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="572AEB3A" w14:textId="11242D9A" w:rsidR="00815088" w:rsidRPr="00B27034" w:rsidRDefault="00B27034" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anti-Bullying Ambassadors are children </w:t>
+      </w:r>
+      <w:r w:rsidR="24AA26C2" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from across the school </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">who have applied and then been chosen to champion the messages of </w:t>
+      </w:r>
+      <w:r w:rsidR="00815088" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anti-bullying through the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>school</w:t>
+      </w:r>
+      <w:r w:rsidR="00815088" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The Anti-bullying Champion will lead the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anti-Bullying Ambassadors</w:t>
+      </w:r>
+      <w:r w:rsidR="00815088" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in their roles and responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidR="6C2D0203" w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00815088" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>They</w:t>
+      </w:r>
+      <w:r w:rsidR="00815088" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>be instrumental</w:t>
+      </w:r>
+      <w:r w:rsidR="00815088" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>design</w:t>
+      </w:r>
+      <w:r w:rsidR="00815088" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>delivery</w:t>
+      </w:r>
+      <w:r w:rsidR="00815088" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00815088" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nti-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00815088" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ullying </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00815088" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eek and take part in the anti-bullying week assembly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC54753" w14:textId="77777777" w:rsidR="00B27034" w:rsidRDefault="00B27034" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="248EEA49" w14:textId="6FB1CF41" w:rsidR="00815088" w:rsidRDefault="004C1D81" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00815088" w:rsidRPr="00815088">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>yber Bullying</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E4CFD9" w14:textId="3C0689BB" w:rsidR="00B27034" w:rsidRDefault="00B27034" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61DE92DD" w14:textId="35FEDA1C" w:rsidR="00B27034" w:rsidRDefault="00B27034" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cyber Bullying is a form of bullying and is managed and dealt with in the same way. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DBC015" w14:textId="6B527FC4" w:rsidR="42BB2529" w:rsidRDefault="42BB2529" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45F24B45" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00B27034" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Malicious Communications Act of 1988 makes it an offence for: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3E6629" w14:textId="2C28F28D" w:rsidR="00815088" w:rsidRPr="00B27034" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any person who sends to another perso</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27034" w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339CD592" w14:textId="77777777" w:rsidR="00B27034" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a letter, electronic communication or article of any description which conveys:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019B8F96" w14:textId="19B83C71" w:rsidR="00B27034" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a message which is indecent or grossly offensive</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A15EDC3" w14:textId="562E93D7" w:rsidR="00B27034" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a threat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B50459" w14:textId="77777777" w:rsidR="00B27034" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>information which is false and known or believed to be false by the sende</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E88D54" w14:textId="47F8E15E" w:rsidR="00815088" w:rsidRPr="00B27034" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any article or electronic communication which is, in whole or part, of an indecent or grossly offensive nature, is guilty of an offence if his purpose, or one of his purposes, in sending it is that it should</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cause distress</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or anxiety to the recipient or to any other person to whom he intends that it or its contents or nature should be communicated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EAAD10" w14:textId="77777777" w:rsidR="00B27034" w:rsidRPr="00B27034" w:rsidRDefault="00B27034" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="428283E4" w14:textId="09E5D0B1" w:rsidR="00815088" w:rsidRPr="00815088" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00815088">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bullying </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27034">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815088">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">utside of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27034">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815088">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>chool</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815088">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240A9A65" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00814AFE" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E4D8E69" w14:textId="1B5049E3" w:rsidR="00B27034" w:rsidRDefault="313D427D" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="782BB6A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="39C8965D" w:rsidRPr="782BB6A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eported incidents of bullying outside of school will be dealt with</w:t>
+      </w:r>
+      <w:r w:rsidR="0D8F9F60" w:rsidRPr="782BB6A3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seriously and appropriately, depending on the incidents and circumstances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C9B31E" w14:textId="77777777" w:rsidR="008609E7" w:rsidRPr="008609E7" w:rsidRDefault="008609E7" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45D1E2FE" w14:textId="6CDF7E6A" w:rsidR="00815088" w:rsidRPr="00B27034" w:rsidRDefault="00815088" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The Department for Education released the following statement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="51267604" w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>regard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bullying outside of school premises: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Headteachers have the legal power to make sure pupils behave outside of school premises. This includes bullying that happens anywhere off the school premises, e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27034" w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27034" w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on public transport or in a town centre.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFDFCFF" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00B27034" w:rsidRDefault="00815088" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DDF8A7E" w14:textId="7332931D" w:rsidR="00815088" w:rsidRPr="00B27034" w:rsidRDefault="00815088" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Through Section 89 clause 5 of the Education and Inspections Act 2006 head-teachers have the power to discipline their students for any bullying incidents outside of school “to such an extent that is reasonable.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7642A536" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00814AFE" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4463DEA4" w14:textId="46611BE2" w:rsidR="00241CD3" w:rsidRPr="00241CD3" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142" w:firstLine="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C95410">
+          <w:b w:val="0"/>
+          <w:color w:val="8F80FF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Responding to B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026154B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ullying</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026154B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="8F80FF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D3290F" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="00B27034" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47F5108D" w14:textId="24D525FA" w:rsidR="00815088" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>When bullying has been reported or we become alert</w:t>
+      </w:r>
+      <w:r w:rsidR="008609E7" w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to incidences of bullying, the following actions will be taken: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAD4EE3" w14:textId="55291CAC" w:rsidR="40D05B5C" w:rsidRDefault="40D05B5C" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E44B216" w14:textId="0C30ECCC" w:rsidR="00815088" w:rsidRPr="00B27034" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All cases will </w:t>
+      </w:r>
+      <w:r w:rsidR="008609E7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">initially </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be recorded </w:t>
+      </w:r>
+      <w:r w:rsidR="008609E7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008609E7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Trackit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008609E7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lights. If the bullying persists or there are wider safeguarding concerns, this will additionally be recorded on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> My Concern.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5411D706" w14:textId="77777777" w:rsidR="008609E7" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The bullying behaviour or threats of bullying </w:t>
+      </w:r>
+      <w:r w:rsidR="008609E7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be investigated </w:t>
+      </w:r>
+      <w:r w:rsidR="008609E7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and tackled promptly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3412214F" w14:textId="5969D363" w:rsidR="00815088" w:rsidRPr="008609E7" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008609E7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Support will be offered to the target of the bullying</w:t>
+      </w:r>
+      <w:r w:rsidR="00241CD3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369495A3" w14:textId="058664FC" w:rsidR="00815088" w:rsidRPr="00B27034" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="50" w:line="239" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Staff will proactively respond to the bully who may require support</w:t>
+      </w:r>
+      <w:r w:rsidR="00241CD3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sanctions will be in accordance with our behaviour policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DADBE7" w14:textId="77777777" w:rsidR="00241CD3" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff will ensure that parents and carers are </w:t>
+      </w:r>
+      <w:r w:rsidR="00241CD3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>kept informed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E7BD1B" w14:textId="385D6A26" w:rsidR="00815088" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="41" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff will assess whether any other authorities (such as police of local authority) need to be involved, particularly when actions take place outside of school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C922864" w14:textId="42BE8C61" w:rsidR="00815088" w:rsidRDefault="00815088" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B66473" w14:textId="73696D78" w:rsidR="00815088" w:rsidRPr="00B27034" w:rsidRDefault="00815088" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Through working with both parties, we aim for the following outcomes:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="40D05B5C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A684546" w14:textId="53FAF464" w:rsidR="40D05B5C" w:rsidRDefault="40D05B5C" w:rsidP="40D05B5C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D273465" w14:textId="77777777" w:rsidR="00241CD3" w:rsidRPr="00B27034" w:rsidRDefault="00241CD3" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="13" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The victim feeling safe and secure at school with a trusted adult they can talk to. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E386D36" w14:textId="43A7C3FC" w:rsidR="00815088" w:rsidRPr="00B27034" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:after="41" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00241CD3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> perpetrator or alleged perpetrator will engage with support. A genuine apology or reconciliation will be encouraged.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00241CD3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional consequences may be appropriate. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B27034">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5576C6AA" w14:textId="77777777" w:rsidR="00C8065C" w:rsidRDefault="00C8065C" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="15"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FFBC795" w14:textId="77777777" w:rsidR="007A39B2" w:rsidRDefault="007A39B2" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="15"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67F6AB9E" w14:textId="77777777" w:rsidR="007A39B2" w:rsidRDefault="007A39B2" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="15"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36951538" w14:textId="77777777" w:rsidR="007A39B2" w:rsidRDefault="007A39B2" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="15"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FC97C67" w14:textId="7D22AEB3" w:rsidR="00815088" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="15"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0026154B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Roles and </w:t>
+      </w:r>
+      <w:r w:rsidR="00241CD3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0026154B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esponsibilities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F1D1D7" w14:textId="77777777" w:rsidR="00241CD3" w:rsidRPr="0026154B" w:rsidRDefault="00241CD3" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:spacing w:after="15"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="14029" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="12333"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00815088" w:rsidRPr="0026154B" w14:paraId="2B7D841F" w14:textId="77777777" w:rsidTr="007A39B2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FB64FC9" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="0026154B" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+            <w:pPr>
+              <w:spacing w:after="15" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0026154B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pupils </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12333" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D77E4A2" w14:textId="77777777" w:rsidR="00241CD3" w:rsidRPr="00241CD3" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Reporting any suspicion of bullying to an adult immediately. This</w:t>
+            </w:r>
+            <w:r w:rsidR="00241CD3" w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>can be done verbally or by writing a note to a member of a staff.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FD4B69E" w14:textId="08CD1FB8" w:rsidR="00241CD3" w:rsidRPr="00241CD3" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="40D05B5C">
+              <w:t>Walking away from any potentially dangerous or threatening</w:t>
+            </w:r>
+            <w:r w:rsidR="00241CD3" w:rsidRPr="40D05B5C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="40D05B5C">
+              <w:t>situation and telling an adult immediately</w:t>
+            </w:r>
+            <w:r w:rsidR="00241CD3" w:rsidRPr="40D05B5C">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12C49724" w14:textId="271DC7AC" w:rsidR="00815088" w:rsidRPr="00241CD3" w:rsidRDefault="00241CD3" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ensure they are never</w:t>
+            </w:r>
+            <w:r w:rsidR="00815088" w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bystanders to incidents of bullying</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00815088" w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- they should offer support to the victim and encourage them to report it.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C227D57" w14:textId="4C8FF11E" w:rsidR="00815088" w:rsidRPr="00241CD3" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Demonstrating integrity at all times</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (doing the right thing even</w:t>
+            </w:r>
+            <w:r w:rsidR="00241CD3" w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>when no-one is looking)</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="422F4BD8" w14:textId="53E3285A" w:rsidR="00815088" w:rsidRPr="00241CD3" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:spacing w:after="15"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Treating everyone in the </w:t>
+            </w:r>
+            <w:r w:rsidR="00241CD3" w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">chool community </w:t>
+            </w:r>
+            <w:r w:rsidR="00241CD3" w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>love</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00815088" w:rsidRPr="0026154B" w14:paraId="3E51E8BE" w14:textId="77777777" w:rsidTr="007A39B2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09426D43" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="0026154B" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+            <w:pPr>
+              <w:spacing w:after="15" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0026154B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>All staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12333" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41DDFE46" w14:textId="77777777" w:rsidR="00241CD3" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Being alert to signs of bullying, including a change of pattern in</w:t>
+            </w:r>
+            <w:r w:rsidR="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>behaviour (including friendship groups), attendance,</w:t>
+            </w:r>
+            <w:r w:rsidR="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>punctuality, achievement, contributions in lessons and around</w:t>
+            </w:r>
+            <w:r w:rsidR="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>chool.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="457C5A64" w14:textId="6A8037A2" w:rsidR="00241CD3" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Being available for children to talk through issues with outside</w:t>
+            </w:r>
+            <w:r w:rsidR="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>lesson time</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A0C41A" w14:textId="1157A5CC" w:rsidR="00241CD3" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Being mindful of seating plans, and groupings in lessons and</w:t>
+            </w:r>
+            <w:r w:rsidR="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>activities that might accentuate issues</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BA48752" w14:textId="0A419757" w:rsidR="00241CD3" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Being proactive on all </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>duties, and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> noticing any children who seem</w:t>
+            </w:r>
+            <w:r w:rsidR="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>isolated or withdrawn</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C1DD154" w14:textId="4A85CE21" w:rsidR="00241CD3" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Passing on concerns or issues immediately to the relevant class teacher/ SLT</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="141940EC" w14:textId="4A9B7FE2" w:rsidR="00241CD3" w:rsidRDefault="00241CD3" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="00815088" w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ollowing th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is Positive Behaviour and Anti-Bullying </w:t>
+            </w:r>
+            <w:r w:rsidR="00815088" w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>policy consistently</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00815088" w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00815088" w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>at all times</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02077DA8" w14:textId="3BABFCB1" w:rsidR="00241CD3" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Using any opportunity, including our school behaviour systems,</w:t>
+            </w:r>
+            <w:r w:rsidR="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>to reinforce expectations about positive behaviour and integrity</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BCE2442" w14:textId="4FC46037" w:rsidR="00815088" w:rsidRPr="00A269D1" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Record incidences of bullying on </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trackit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lights (and on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‘My Concern’ </w:t>
+            </w:r>
+            <w:r w:rsidR="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> persistent or involving other safeguarding concerns </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and inform Anti </w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ullying </w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00241CD3">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>hampion</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00815088" w:rsidRPr="0026154B" w14:paraId="771B4933" w14:textId="77777777" w:rsidTr="007A39B2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="675AA906" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="0026154B" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+            <w:pPr>
+              <w:spacing w:after="15" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0026154B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Anti-Bullying champion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12333" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02EA649C" w14:textId="03863C4F" w:rsidR="00A269D1" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Responsible for ensuring all incidents of bullying are investigated</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>in a timely and fair manner, and that appropriate action is taken</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="136D203E" w14:textId="1B46BB25" w:rsidR="00815088" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Reviewing the Anti-Bullying Policy annually</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01ED5544" w14:textId="02E160AF" w:rsidR="00A269D1" w:rsidRDefault="00A269D1" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Reporting to governors.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EBFBD7C" w14:textId="33774D68" w:rsidR="00A269D1" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Monitoring, reviewing and responding to patterns in incidents</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>relating to bullying</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="186AC415" w14:textId="42939992" w:rsidR="00815088" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Responsible for gathering feedback from pupils about personal</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">safety and bullying, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>in order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> refine policy and practice</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57D8713E" w14:textId="3C4873EA" w:rsidR="00A269D1" w:rsidRDefault="00A269D1" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Leading the Anti-Bullying Ambassadors.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="083BBF01" w14:textId="4D86827A" w:rsidR="00A269D1" w:rsidRPr="00A269D1" w:rsidRDefault="00A269D1" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Planning and leading Anti-Bullying Week.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00815088" w:rsidRPr="0026154B" w14:paraId="625EEDBD" w14:textId="77777777" w:rsidTr="007A39B2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD42070" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="0026154B" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+            <w:pPr>
+              <w:spacing w:after="15" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0026154B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SLT </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12333" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="617A1EF0" w14:textId="691108AB" w:rsidR="00A269D1" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Responsible for ensuring the relevant PSHE curriculum areas are</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>taught in class, through Collective Worship and through the wider</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>curriculum offerings</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E123FFB" w14:textId="40B7DFC9" w:rsidR="00A269D1" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Collating parent voice feedback about pupil safety and bullying,</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>in order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> refine policy and practice</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E91C87D" w14:textId="56601FFC" w:rsidR="00A269D1" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensuring that staff are on duty in all areas of the </w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>chool at</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">breaks/lunches/before and after school, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>in order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prevent</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>opportunities for bullying to occur</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19F39CDB" w14:textId="2F5120B2" w:rsidR="00A269D1" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ensuring that parents/carers are clear about their role within</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>this Policy</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1911FE8C" w14:textId="23989321" w:rsidR="00815088" w:rsidRPr="00A269D1" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ensuring that feedback from staff, parents and pupils is used to</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>refine policy and practice</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00815088" w:rsidRPr="0026154B" w14:paraId="1E46BAC0" w14:textId="77777777" w:rsidTr="007A39B2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED3644B" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="0026154B" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+            <w:pPr>
+              <w:spacing w:after="15" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0026154B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Headteacher </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12333" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5953759D" w14:textId="5FED09A9" w:rsidR="00A269D1" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Responsible for ensuring all staff are trained in all aspects of the</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Anti-Bullying Policy</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22A13A4F" w14:textId="5F9C5903" w:rsidR="00815088" w:rsidRPr="00A269D1" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Has overall responsibility for ensuring that the </w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>nti-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ullying </w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>olicy is followed by all members of staff and that the school upholds its duty to promote the safety and wellbeing of all young people.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00815088" w:rsidRPr="0026154B" w14:paraId="32E62390" w14:textId="77777777" w:rsidTr="007A39B2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A770742" w14:textId="77777777" w:rsidR="00815088" w:rsidRPr="0026154B" w:rsidRDefault="00815088" w:rsidP="007F36BB">
+            <w:pPr>
+              <w:spacing w:after="15" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Parents and C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0026154B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">arers </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12333" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B048359" w14:textId="77777777" w:rsidR="00A269D1" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Noticing any signs that your child might be subject to bullying.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C794202" w14:textId="572FCD8A" w:rsidR="00815088" w:rsidRPr="00664AC9" w:rsidRDefault="00815088" w:rsidP="00961BBF">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00664AC9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Reporting any suspicion of bullying to St Luke’s Primary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664AC9">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>School staff immediately</w:t>
+            </w:r>
+            <w:r w:rsidR="00A269D1">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="36E928C5" w14:textId="1D521BFA" w:rsidR="00B92505" w:rsidRPr="00EA5955" w:rsidRDefault="00B92505" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please read </w:t>
+      </w:r>
+      <w:r w:rsidR="21D47BF4" w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this policy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="42BB2529">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in conjunction with:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA53E05" w14:textId="09A501D5" w:rsidR="00054AF8" w:rsidRPr="00054AF8" w:rsidRDefault="00DB6DBB" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA5955">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Safeguarding policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4672FBBA" w14:textId="09B6D650" w:rsidR="00E421B6" w:rsidRDefault="0033544C" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA5955">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teaching and Learning policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67A87B3B" w14:textId="4AB69801" w:rsidR="00023631" w:rsidRPr="001C280F" w:rsidRDefault="00054AF8" w:rsidP="007F36BB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-142"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1D81">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CLP Behaviour, Exclusions and Reasonable Force Polic</w:t>
+      </w:r>
+      <w:r w:rsidR="007F36BB" w:rsidRPr="004C1D81">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426BD4B8" w14:textId="77777777" w:rsidR="001C280F" w:rsidRDefault="001C280F" w:rsidP="001C280F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3882E08D" w14:textId="0D2608B4" w:rsidR="001C280F" w:rsidRDefault="001C280F" w:rsidP="001C280F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0728A162" wp14:editId="3CC3E4B9">
+            <wp:extent cx="4377055" cy="6192520"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+            <wp:docPr id="2100903152" name="Graphic 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2100903152" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15">
+                      <a:extLst>
+                        <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId16"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4377055" cy="6192520"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DC5421" w14:textId="48B466E7" w:rsidR="009E15B0" w:rsidRPr="001C280F" w:rsidRDefault="009E15B0" w:rsidP="001C280F">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E15B0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="029EA18A" wp14:editId="59308A32">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660290" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BDC7AAB" wp14:editId="43E69783">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>-605642</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-724396</wp:posOffset>
+                  <wp:posOffset>1905</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="10130790" cy="1140031"/>
-                <wp:effectExtent l="19050" t="19050" r="22860" b="22225"/>
+                <wp:extent cx="9277350" cy="5800725"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="10" name="Rounded Rectangle 10"/>
+                <wp:docPr id="2" name="TextBox 1">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5624B583-4747-A276-B934-C0C3D636E5BD}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr/>
+                      <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="10130790" cy="1140031"/>
+                          <a:ext cx="9277350" cy="5800725"/>
                         </a:xfrm>
-                        <a:prstGeom prst="roundRect">
+                        <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:ln w="38100">
-[...3 lines deleted...]
-                        </a:ln>
+                        <a:noFill/>
                       </wps:spPr>
-                      <wps:style>
-[...12 lines deleted...]
-                      </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5566D84C" w14:textId="4A5E301D" w:rsidR="00F45363" w:rsidRDefault="00D12190" w:rsidP="001C34E6">
+                          <w:p w14:paraId="4D3BD352" w14:textId="77777777" w:rsidR="009E15B0" w:rsidRDefault="009E15B0" w:rsidP="009E15B0">
                             <w:pPr>
-                              <w:spacing w:after="0"/>
-                              <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:b/>
-[...1 lines deleted...]
-                                <w:sz w:val="32"/>
+                                <w:rFonts w:hAnsi="Calibri"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="64"/>
+                                <w:szCs w:val="64"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:b/>
-[...1 lines deleted...]
-                                <w:sz w:val="32"/>
+                                <w:rFonts w:hAnsi="Calibri"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="64"/>
+                                <w:szCs w:val="64"/>
                               </w:rPr>
-                              <w:t>St Luke’s Primary School</w:t>
-[...23 lines deleted...]
-                              <w:t>Our Approach to Supporting Disadvantaged Learners</w:t>
+                              <w:t>At St Luke’s Primary school, we believe every student deserves a safe, positive, and supportive learning environment. We are committed to helping each child grow and thrive through our focus on positive behaviour.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="279D1C6B" w14:textId="3FCA77E8" w:rsidR="00F45363" w:rsidRPr="00C95410" w:rsidRDefault="00F45363" w:rsidP="001C34E6">
+                          <w:p w14:paraId="0B26C40A" w14:textId="77777777" w:rsidR="009E15B0" w:rsidRDefault="009E15B0" w:rsidP="009E15B0">
                             <w:pPr>
-                              <w:spacing w:after="0"/>
-                              <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:hAnsi="Calibri"/>
                                 <w:b/>
-                                <w:color w:val="009999"/>
-                                <w:sz w:val="32"/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="64"/>
+                                <w:szCs w:val="64"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00C95410">
+                            <w:r>
                               <w:rPr>
-                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:rFonts w:hAnsi="Calibri"/>
                                 <w:b/>
-                                <w:i/>
-[...1 lines deleted...]
-                                <w:szCs w:val="20"/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="64"/>
+                                <w:szCs w:val="64"/>
                               </w:rPr>
-                              <w:t>We are committed to ensuring the very best outcomes for all of our pupils, but particularly for those who may be ‘disadvantaged’ due to their socio-economic background. We have developed the following core principles and use these to guide us when deciding how to use the Pupil Premium Grant and in defining our whole school approach.</w:t>
+                              <w:t>Restorative Approach:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="5157FB27" w14:textId="77777777" w:rsidR="00F45363" w:rsidRPr="00E64308" w:rsidRDefault="00F45363" w:rsidP="00FB1E79">
+                          <w:p w14:paraId="693B5F8A" w14:textId="77777777" w:rsidR="009E15B0" w:rsidRDefault="009E15B0" w:rsidP="009E15B0">
                             <w:pPr>
-                              <w:jc w:val="center"/>
                               <w:rPr>
-                                <w:b/>
-[...1 lines deleted...]
-                                <w:sz w:val="44"/>
+                                <w:rFonts w:hAnsi="Calibri"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="64"/>
+                                <w:szCs w:val="64"/>
                               </w:rPr>
                             </w:pPr>
-                          </w:p>
-[...2 lines deleted...]
-                              <w:jc w:val="center"/>
+                            <w:r>
                               <w:rPr>
-                                <w:b/>
-[...1 lines deleted...]
-                                <w:sz w:val="32"/>
+                                <w:rFonts w:hAnsi="Calibri"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:kern w:val="24"/>
+                                <w:sz w:val="64"/>
+                                <w:szCs w:val="64"/>
                               </w:rPr>
-                            </w:pPr>
+                              <w:t>Our approach to behaviour focuses on building relationships and repairing harm when difficulties occur. We work with children to understand their actions and make choices to improve their behaviour.</w:t>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
-[...2 lines deleted...]
-                        </a:prstTxWarp>
+                      <wps:bodyPr wrap="square" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:roundrect w14:anchorId="029EA18A" id="Rounded Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:-47.7pt;margin-top:-57.05pt;width:797.7pt;height:89.75pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRIhwDewIAAEkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hSugEVKapATJMQ&#10;VMDEs+vYbTTH553dJt1fv7OThoqhPUzrg3vOfffruztfXnWNYTuFvgZb8uIk50xZCVVt1yX//nz7&#10;6ZwzH4SthAGrSr5Xnl/NP364bN1MTWADplLIyIn1s9aVfBOCm2WZlxvVCH8CTllSasBGBLriOqtQ&#10;tOS9Mdkkz79kLWDlEKTynr7e9Eo+T/61VjI8aO1VYKbklFtIJ6ZzFc9sfilmaxRuU8shDfEPWTSi&#10;thR0dHUjgmBbrP9w1dQSwYMOJxKaDLSupUo1UDVF/qaap41wKtVC5Hg30uT/n1t5v3tySyQaWudn&#10;nsRYRaexif+UH+sSWfuRLNUFJuljkRen+dkFkSpJWRTTPD8tIp/Zq71DH74qaFgUSo6wtdUj9SRR&#10;JXZ3PvT4Ay7GNJa1JT89L/I8wTyYurqtjYlKj+vVtUG2E7Gf+QX9hpBHMErAWMrjtaIkhb1RfYBH&#10;pVldUQ2TPkIcNjW6FVIqG6aDX2MJHc00pTAaFu8ZmnCof8BGM5WGcDQcavpbxNEiRQUbRuOmtoDv&#10;Ra5+jJF7/KH6vuZYfuhW3dDlFVT7JTKEfhu8k7c19edO+LAUSONPPaWVDg90aAPUDRgkzjaAv977&#10;HvE0laTlrKV1Krn/uRWoODPfLM3rRTGdxv1Ll+nnswld8FizOtbYbXMN1OGCHg8nkxjxwRxEjdC8&#10;0OYvYlRSCSspdsllwMPlOvRrTm+HVItFgtHOORHu7JOT0XkkOI7ec/ci0A1DGmjA7+GwemL2Zkx7&#10;bLS0sNgG0HWa4Uhxz+tAPe1rWoXhbYkPwvE9oV5fwPlvAAAA//8DAFBLAwQUAAYACAAAACEAj4Y4&#10;/uAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fo7qKnaEKeCqqhC4gCF&#10;3t14cQLxOordNvw92xPcdjRPszPlavSdOOEQ20AasqkCgVQH25LT8PH+NFmAiMmQNV0g1PCDEVbV&#10;9VVpChvO9IanXXKCQygWRkOTUl9IGesGvYnT0COx9xkGbxLLwUk7mDOH+07eKTWX3rTEHxrT47rB&#10;+nt39Bpe93L9vHQv7WK/yQPKx+3my221vr0ZH+5BJBzTHwyX+lwdKu50CEeyUXQaJst8xigfWTbL&#10;QFyQXCned9AwZ09Wpfw/ovoFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUSIcA3sCAABJ&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAj4Y4/uAA&#10;AAAMAQAADwAAAAAAAAAAAAAAAADVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="white [3201]" strokecolor="#099" strokeweight="3pt">
+              <v:shapetype w14:anchorId="4BDC7AAB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="TextBox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:.15pt;width:730.5pt;height:456.75pt;z-index:251660290;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArg8iygAEAAOoCAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvAfoPxC811JcOE4Fy0HbIL0E&#10;SYC0H0BTpEVA5LK7tCX/fZa0axfpreiFIvcxOzuj1d3kB7E3SA5CK69ntRQmaOhc2Lby54+Hj7dS&#10;UFKhUwME08qDIXm3/nC1GmNj5tDD0BkUDBKoGWMr+5RiU1Wke+MVzSCawEkL6FXiJ26rDtXI6H6o&#10;5nV9U42AXUTQhoij98ekXBd8a41Oz9aSSWJoJXNL5cRybvJZrVeq2aKKvdMnGuofWHjlAg89Q92r&#10;pMQO3V9Q3mkEAptmGnwF1jptyg68zXX9bpvXXkVTdmFxKJ5lov8Hq5/2r/EFRZq+wsQGZkHGSA1x&#10;MO8zWfT5y0wF51nCw1k2MyWhOfh5vlx+WnBKc25xW9fL+SLjVJf2iJS+G/AiX1qJ7EuRS+0fKR1L&#10;f5fkaQEe3DDk+IVLvqVpM50IbqA7MO+RrWsl/dopNFJgGr5BcfqI8mWXwLoyILcfe06oLGiheDI/&#10;O/bnu1RdftH1GwAAAP//AwBQSwMEFAAGAAgAAAAhACNUrdXaAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SNyoHVqqNmRTIRBXEOVH4raNt0lEvI5itwlvj3uix9GMZr4pNpPr&#10;1JGH0HpByGYGFEvlbSs1wsf7880KVIgkljovjPDLATbl5UVBufWjvPFxG2uVSiTkhNDE2Odah6ph&#10;R2Hme5bk7f3gKCY51NoONKZy1+lbY5baUStpoaGeHxuufrYHh/D5sv/+WpjX+snd9aOfjBa31ojX&#10;V9PDPajIU/wPwwk/oUOZmHb+IDaoDiEdiQhzUCdvscyS3iGss/kKdFnoc/zyDwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhACuDyLKAAQAA6gIAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACNUrdXaAAAABgEAAA8AAAAAAAAAAAAAAAAA2gMAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADhBAAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="5566D84C" w14:textId="4A5E301D" w:rsidR="00F45363" w:rsidRDefault="00D12190" w:rsidP="001C34E6">
+                    <w:p w14:paraId="4D3BD352" w14:textId="77777777" w:rsidR="009E15B0" w:rsidRDefault="009E15B0" w:rsidP="009E15B0">
                       <w:pPr>
-                        <w:spacing w:after="0"/>
-                        <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:b/>
-[...1 lines deleted...]
-                          <w:sz w:val="32"/>
+                          <w:rFonts w:hAnsi="Calibri"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="64"/>
+                          <w:szCs w:val="64"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
-                          <w:b/>
-[...1 lines deleted...]
-                          <w:sz w:val="32"/>
+                          <w:rFonts w:hAnsi="Calibri"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="64"/>
+                          <w:szCs w:val="64"/>
                         </w:rPr>
-                        <w:t>St Luke’s Primary School</w:t>
-[...23 lines deleted...]
-                        <w:t>Our Approach to Supporting Disadvantaged Learners</w:t>
+                        <w:t>At St Luke’s Primary school, we believe every student deserves a safe, positive, and supportive learning environment. We are committed to helping each child grow and thrive through our focus on positive behaviour.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="279D1C6B" w14:textId="3FCA77E8" w:rsidR="00F45363" w:rsidRPr="00C95410" w:rsidRDefault="00F45363" w:rsidP="001C34E6">
+                    <w:p w14:paraId="0B26C40A" w14:textId="77777777" w:rsidR="009E15B0" w:rsidRDefault="009E15B0" w:rsidP="009E15B0">
                       <w:pPr>
-                        <w:spacing w:after="0"/>
-                        <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:hAnsi="Calibri"/>
                           <w:b/>
-                          <w:color w:val="009999"/>
-                          <w:sz w:val="32"/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="64"/>
+                          <w:szCs w:val="64"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00C95410">
+                      <w:r>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:rFonts w:hAnsi="Calibri"/>
                           <w:b/>
-                          <w:i/>
-[...1 lines deleted...]
-                          <w:szCs w:val="20"/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="64"/>
+                          <w:szCs w:val="64"/>
                         </w:rPr>
-                        <w:t>We are committed to ensuring the very best outcomes for all of our pupils, but particularly for those who may be ‘disadvantaged’ due to their socio-economic background. We have developed the following core principles and use these to guide us when deciding how to use the Pupil Premium Grant and in defining our whole school approach.</w:t>
+                        <w:t>Restorative Approach:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="5157FB27" w14:textId="77777777" w:rsidR="00F45363" w:rsidRPr="00E64308" w:rsidRDefault="00F45363" w:rsidP="00FB1E79">
+                    <w:p w14:paraId="693B5F8A" w14:textId="77777777" w:rsidR="009E15B0" w:rsidRDefault="009E15B0" w:rsidP="009E15B0">
                       <w:pPr>
-                        <w:jc w:val="center"/>
                         <w:rPr>
-                          <w:b/>
-[...1 lines deleted...]
-                          <w:sz w:val="44"/>
+                          <w:rFonts w:hAnsi="Calibri"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="64"/>
+                          <w:szCs w:val="64"/>
                         </w:rPr>
                       </w:pPr>
-                    </w:p>
-[...490 lines deleted...]
-                      </w:hyperlink>
                       <w:r>
                         <w:rPr>
-                          <w:b/>
+                          <w:rFonts w:hAnsi="Calibri"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:kern w:val="24"/>
+                          <w:sz w:val="64"/>
+                          <w:szCs w:val="64"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t>Our approach to behaviour focuses on building relationships and repairing harm when difficulties occur. We work with children to understand their actions and make choices to improve their behaviour.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00FB1E79" w:rsidRPr="00C95410">
-[...17024 lines deleted...]
-      <w:cols w:space="720"/>
+    </w:p>
+    <w:sectPr w:rsidR="009E15B0" w:rsidRPr="001C280F" w:rsidSect="00F958AC">
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+      <w:pgMar w:top="1077" w:right="1440" w:bottom="1077" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25D6F96F" w14:textId="77777777" w:rsidR="007039B1" w:rsidRDefault="007039B1">
+    <w:p w14:paraId="2EE2C489" w14:textId="77777777" w:rsidR="009C0D85" w:rsidRDefault="009C0D85" w:rsidP="00AB1097">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="031B401F" w14:textId="77777777" w:rsidR="007039B1" w:rsidRDefault="007039B1">
+    <w:p w14:paraId="61E5EDC8" w14:textId="77777777" w:rsidR="009C0D85" w:rsidRDefault="009C0D85" w:rsidP="00AB1097">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Marlett">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="ArialMT">
+    <w:altName w:val="MS Gothic"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A7D54BE" w14:textId="60566891" w:rsidR="00F45363" w:rsidRDefault="00F45363">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="340134607"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="79A96CCC" w14:textId="1CF96BD0" w:rsidR="008C478E" w:rsidRDefault="008C478E">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="51D791FA" w14:textId="77777777" w:rsidR="008C478E" w:rsidRDefault="008C478E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:ind w:firstLine="4513"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74C5A5E0" w14:textId="77777777" w:rsidR="007039B1" w:rsidRDefault="007039B1">
+    <w:p w14:paraId="4A2995B3" w14:textId="77777777" w:rsidR="009C0D85" w:rsidRDefault="009C0D85" w:rsidP="00AB1097">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="161541A9" w14:textId="77777777" w:rsidR="007039B1" w:rsidRDefault="007039B1">
+    <w:p w14:paraId="73079364" w14:textId="77777777" w:rsidR="009C0D85" w:rsidRDefault="009C0D85" w:rsidP="00AB1097">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...8 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="058F5D2C"/>
+    <w:nsid w:val="08A13B1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B3927BC6"/>
-[...82 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="545EEDC4"/>
+    <w:lvl w:ilvl="0" w:tplc="0A0E0320">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="48D467D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="18909766" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A974795E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="99E42646" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D8666FF4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6A9078F6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="06B23BC0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B39E3170" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07667434"/>
+    <w:nsid w:val="097E633A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9B6E4EE8"/>
-[...6 lines deleted...]
-        <w:ind w:left="780" w:hanging="360"/>
+    <w:tmpl w:val="EE92E5BC"/>
+    <w:lvl w:ilvl="0" w:tplc="D4FE9474">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="568" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1288" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2008" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2728" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1500" w:hanging="360"/>
+        <w:ind w:left="3448" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2220" w:hanging="360"/>
+        <w:ind w:left="4168" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2940" w:hanging="360"/>
+        <w:ind w:left="4888" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3660" w:hanging="360"/>
+        <w:ind w:left="5608" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4380" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6540" w:hanging="360"/>
+        <w:ind w:left="6328" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10B771F1"/>
+    <w:nsid w:val="0A1452E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="065E7DA2"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="B53A0FA0"/>
+    <w:lvl w:ilvl="0" w:tplc="349836FC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11E374C7"/>
+    <w:nsid w:val="0C0F5241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B48E4AFE"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="8D86D3B6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -18368,171 +13723,178 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1499761E"/>
-[...5 lines deleted...]
-      <w:pStyle w:val="ListBullet"/>
+    <w:nsid w:val="17055F7C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BD04E462"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...31 lines deleted...]
-      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D10355A"/>
+    <w:nsid w:val="1A3778B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="10A4AA4A"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="9EEE7C40"/>
+    <w:lvl w:ilvl="0" w:tplc="349836FC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -18589,2610 +13951,3130 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E596A95"/>
+    <w:nsid w:val="230120F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4DB8FFC0"/>
+    <w:tmpl w:val="FCFE1FFC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="795" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1515" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2235" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2955" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3675" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4395" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5115" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5835" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6555" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FCE693E"/>
+    <w:nsid w:val="247C630B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E18E8586"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24C70DB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="58064810"/>
+    <w:lvl w:ilvl="0" w:tplc="349836FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29171238"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="28C2F5FE"/>
+    <w:lvl w:ilvl="0" w:tplc="349836FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B3972D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FF7E28E2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F94063B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5A5C15FC"/>
+    <w:lvl w:ilvl="0" w:tplc="D4FE9474">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="568" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1288" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2008" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2728" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3448" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4168" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4888" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5608" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6328" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30321DC2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8DDEF620"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37BA2769"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="66EAB3DC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C815C27"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2904CD8E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E435292"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FF8E9FFC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="446D4B17"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="309E6A04"/>
+    <w:lvl w:ilvl="0" w:tplc="B8BA252C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="51E42B72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="43C42154">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F1DAD7F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C6BEDE68">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C01ECFFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6BDC4684">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8BFE3BE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CC50B65C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="464053DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="618219D0"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4648715B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0E6EFBFA"/>
+    <w:lvl w:ilvl="0" w:tplc="349836FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46DB74DD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B176915C"/>
+    <w:lvl w:ilvl="0" w:tplc="349836FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48CB4CB3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E34D9F8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AEA2D27"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="55DC33DE"/>
-    <w:styleLink w:val="WWOutlineListStyle"/>
+    <w:tmpl w:val="A756267C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1590" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2025" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1008" w:hanging="1008"/>
-      </w:pPr>
+        <w:ind w:left="2820" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1152" w:hanging="1152"/>
-      </w:pPr>
+        <w:ind w:left="3255" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1296" w:hanging="1296"/>
-      </w:pPr>
+        <w:ind w:left="4050" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1440"/>
-      </w:pPr>
+        <w:ind w:left="4485" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1584" w:hanging="1584"/>
-[...497 lines deleted...]
-        <w:ind w:left="417" w:hanging="360"/>
+        <w:ind w:left="5280" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="7030A0"/>
-[...801 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4092616D"/>
+    <w:nsid w:val="513931EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6D1C27FA"/>
-[...83 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="51442506"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="447C1E35"/>
+    <w:nsid w:val="56A96B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5AE6C598"/>
-    <w:lvl w:ilvl="0" w:tplc="7EE46F20">
+    <w:tmpl w:val="5EA2D006"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="417" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="24"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1137" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1857" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2577" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3297" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4017" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4737" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5457" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6177" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4482601D"/>
+    <w:nsid w:val="5A6D4856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9A6E107A"/>
+    <w:tmpl w:val="9448FB6E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="766" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="680C029A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1486" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2206" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2926" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3646" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4366" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6526" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D3366EE"/>
+    <w:nsid w:val="5E5A687E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2D88412E"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="ECC4ACB2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="928" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1875" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2595" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3315" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="4035" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4755" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5475" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6195" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6915" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D544A80"/>
+    <w:nsid w:val="5E5C3505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B9C8C9CA"/>
-[...83 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="8CF86E66"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1515" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2955" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4395" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5115" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5835" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6555" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5624735C"/>
+    <w:nsid w:val="5E8A1AC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="855A5140"/>
-[...82 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="1634485C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1515" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2955" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4395" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5115" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5835" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6555" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AD84A83"/>
+    <w:nsid w:val="671016E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6BEEFA5E"/>
-    <w:lvl w:ilvl="0" w:tplc="7EE46F20">
+    <w:tmpl w:val="FCE0E472"/>
+    <w:lvl w:ilvl="0" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FDF3112"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="69442ABA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DDF25102"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61595D4C"/>
+    <w:nsid w:val="6AC13999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FD54030E"/>
-[...83 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="C6E4A8BC"/>
+    <w:lvl w:ilvl="0" w:tplc="349836FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65E013E9"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="6B020AEA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D55E19BE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...60 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68F37F9D"/>
-[...5 lines deleted...]
-      <w:pStyle w:val="ListBullet3"/>
+    <w:nsid w:val="6B765615"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="529CA2F6"/>
+    <w:lvl w:ilvl="0" w:tplc="349836FC">
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="926" w:hanging="360"/>
-[...51 lines deleted...]
-      <w:lvlJc w:val="left"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B0D1CB2"/>
+    <w:nsid w:val="6C321A0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="17F205D8"/>
+    <w:tmpl w:val="B16E41F6"/>
     <w:lvl w:ilvl="0" w:tplc="0809000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
@@ -21252,63 +17134,62 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B9750CE"/>
+    <w:nsid w:val="6D4246A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7E227454"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="DFD0E9E0"/>
+    <w:lvl w:ilvl="0" w:tplc="C72C8482">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="ArialMT" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -21365,1780 +17246,1552 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BE87082"/>
-[...5 lines deleted...]
-      <w:pStyle w:val="DeptBullets"/>
+    <w:nsid w:val="6F2069D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CCAED904"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Marlett" w:hAnsi="Marlett"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Marlett" w:hAnsi="Marlett"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6">
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Marlett" w:hAnsi="Marlett"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C87515A"/>
+    <w:nsid w:val="71326BE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EC4CD68A"/>
-[...82 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="005AB772"/>
+    <w:lvl w:ilvl="0" w:tplc="D4FE9474">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="501" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1221" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1941" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2661" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3381" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4101" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4821" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5541" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6261" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FC349E3"/>
+    <w:nsid w:val="7501072F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9AFE9E32"/>
-[...132 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+    <w:tmpl w:val="8C065096"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1112" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1832" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2552" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3272" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3992" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4712" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5432" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="719A5F31"/>
-[...80 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="76E2125B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC881068"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71A22097"/>
-[...5 lines deleted...]
-      <w:pStyle w:val="DfESBullets"/>
+    <w:nsid w:val="7C440554"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2FA65706"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3">
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75CE2048"/>
-[...5 lines deleted...]
-      <w:pStyle w:val="ListParagraph"/>
+    <w:nsid w:val="7F496B1C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C8E45454"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="795" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1515" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2235" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1">
+        <w:ind w:left="2955" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3675" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4395" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2">
+        <w:ind w:left="5115" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5835" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...68 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:ind w:left="6555" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76630415"/>
+    <w:nsid w:val="7FB815C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="84403136"/>
-[...10 lines deleted...]
-        <w:sz w:val="24"/>
+    <w:tmpl w:val="F1C48258"/>
+    <w:lvl w:ilvl="0" w:tplc="349836FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1137" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1857" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2577" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3297" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4017" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4737" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5457" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6177" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...350 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1448501548">
+  <w:num w:numId="1" w16cid:durableId="195654863">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1196231393">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1460758357">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1771703885">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="615143907">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1163277825">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1781870975">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="897016225">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1629582082">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="601185998">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1762294684">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1454253442">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1830754777">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="956180846">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="291404701">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1142388817">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2057503917">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1256211842">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="170222077">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1926718172">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="251083971">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="992877710">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="590359202">
+  <w:num w:numId="23" w16cid:durableId="573398738">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="116141001">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="256669992">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2039499044">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="61031405">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1867256022">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1216353937">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="297227720">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1850942778">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1151602723">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="12197608">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1892764039">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="902905993">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="614365612">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="297805958">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1584333948">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="249313620">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1215197949">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="918709006">
+  <w:num w:numId="40" w16cid:durableId="896555601">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2071490831">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="41" w16cid:durableId="718094517">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1589002264">
-[...32 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="500853784">
+  <w:num w:numId="42" w16cid:durableId="2075664088">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="916742889">
-[...79 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E66558"/>
-[...430 lines deleted...]
-    <w:rsid w:val="755771DD"/>
+    <w:rsidRoot w:val="00837489"/>
+    <w:rsid w:val="000121D4"/>
+    <w:rsid w:val="00023631"/>
+    <w:rsid w:val="000377D9"/>
+    <w:rsid w:val="00041EBA"/>
+    <w:rsid w:val="00042B22"/>
+    <w:rsid w:val="00046D7E"/>
+    <w:rsid w:val="00054AF8"/>
+    <w:rsid w:val="00057329"/>
+    <w:rsid w:val="0006548A"/>
+    <w:rsid w:val="000A5613"/>
+    <w:rsid w:val="000B43D2"/>
+    <w:rsid w:val="000B6051"/>
+    <w:rsid w:val="000D5C74"/>
+    <w:rsid w:val="000E36DA"/>
+    <w:rsid w:val="00104B1F"/>
+    <w:rsid w:val="0012012B"/>
+    <w:rsid w:val="001248EC"/>
+    <w:rsid w:val="00150A27"/>
+    <w:rsid w:val="00172007"/>
+    <w:rsid w:val="0019337D"/>
+    <w:rsid w:val="00195C51"/>
+    <w:rsid w:val="001B6DC8"/>
+    <w:rsid w:val="001B7725"/>
+    <w:rsid w:val="001C280F"/>
+    <w:rsid w:val="001D28B2"/>
+    <w:rsid w:val="001E516D"/>
+    <w:rsid w:val="001E5D0B"/>
+    <w:rsid w:val="002050E2"/>
+    <w:rsid w:val="002058FB"/>
+    <w:rsid w:val="00216CF1"/>
+    <w:rsid w:val="00232F02"/>
+    <w:rsid w:val="00241CD3"/>
+    <w:rsid w:val="00250362"/>
+    <w:rsid w:val="0025696C"/>
+    <w:rsid w:val="002713F6"/>
+    <w:rsid w:val="002C1EEE"/>
+    <w:rsid w:val="002C3A4F"/>
+    <w:rsid w:val="002D017E"/>
+    <w:rsid w:val="00302443"/>
+    <w:rsid w:val="003043A0"/>
+    <w:rsid w:val="00323DD7"/>
+    <w:rsid w:val="0033544C"/>
+    <w:rsid w:val="0034007F"/>
+    <w:rsid w:val="00341001"/>
+    <w:rsid w:val="00343C73"/>
+    <w:rsid w:val="003543CF"/>
+    <w:rsid w:val="00355540"/>
+    <w:rsid w:val="00374DD0"/>
+    <w:rsid w:val="003759B6"/>
+    <w:rsid w:val="00390324"/>
+    <w:rsid w:val="003A42D3"/>
+    <w:rsid w:val="003C4C29"/>
+    <w:rsid w:val="003D4A50"/>
+    <w:rsid w:val="003F1D6D"/>
+    <w:rsid w:val="00402879"/>
+    <w:rsid w:val="00403581"/>
+    <w:rsid w:val="00431F4D"/>
+    <w:rsid w:val="00432432"/>
+    <w:rsid w:val="0043CB69"/>
+    <w:rsid w:val="004533FB"/>
+    <w:rsid w:val="0046120F"/>
+    <w:rsid w:val="004703E6"/>
+    <w:rsid w:val="00481E12"/>
+    <w:rsid w:val="004919FF"/>
+    <w:rsid w:val="004B4B14"/>
+    <w:rsid w:val="004B54D0"/>
+    <w:rsid w:val="004C1D81"/>
+    <w:rsid w:val="004F042F"/>
+    <w:rsid w:val="004F613E"/>
+    <w:rsid w:val="00502E4A"/>
+    <w:rsid w:val="00522D31"/>
+    <w:rsid w:val="005713A4"/>
+    <w:rsid w:val="0057710B"/>
+    <w:rsid w:val="00585A23"/>
+    <w:rsid w:val="00587AA9"/>
+    <w:rsid w:val="00594D24"/>
+    <w:rsid w:val="005B2409"/>
+    <w:rsid w:val="005D3891"/>
+    <w:rsid w:val="005D6468"/>
+    <w:rsid w:val="005D6AA2"/>
+    <w:rsid w:val="005D7831"/>
+    <w:rsid w:val="005E2D9A"/>
+    <w:rsid w:val="005E41BE"/>
+    <w:rsid w:val="006056BF"/>
+    <w:rsid w:val="0062029A"/>
+    <w:rsid w:val="006513EC"/>
+    <w:rsid w:val="00655439"/>
+    <w:rsid w:val="00656CED"/>
+    <w:rsid w:val="0065755A"/>
+    <w:rsid w:val="00657D9B"/>
+    <w:rsid w:val="00660AB4"/>
+    <w:rsid w:val="006612A6"/>
+    <w:rsid w:val="00661D0B"/>
+    <w:rsid w:val="00666A02"/>
+    <w:rsid w:val="006A27EA"/>
+    <w:rsid w:val="006B6AD9"/>
+    <w:rsid w:val="006E263F"/>
+    <w:rsid w:val="006E4FD7"/>
+    <w:rsid w:val="006E56A5"/>
+    <w:rsid w:val="00707DF8"/>
+    <w:rsid w:val="0071413B"/>
+    <w:rsid w:val="00726BBD"/>
+    <w:rsid w:val="00732BA9"/>
+    <w:rsid w:val="0074291D"/>
+    <w:rsid w:val="00751B24"/>
+    <w:rsid w:val="00754B16"/>
+    <w:rsid w:val="007644E5"/>
+    <w:rsid w:val="0076517E"/>
+    <w:rsid w:val="00795F94"/>
+    <w:rsid w:val="007A2545"/>
+    <w:rsid w:val="007A2E43"/>
+    <w:rsid w:val="007A39B2"/>
+    <w:rsid w:val="007B2C98"/>
+    <w:rsid w:val="007D7137"/>
+    <w:rsid w:val="007E318F"/>
+    <w:rsid w:val="007F259C"/>
+    <w:rsid w:val="007F36BB"/>
+    <w:rsid w:val="00801D37"/>
+    <w:rsid w:val="00815088"/>
+    <w:rsid w:val="00820132"/>
+    <w:rsid w:val="008205C5"/>
+    <w:rsid w:val="00831286"/>
+    <w:rsid w:val="00834F86"/>
+    <w:rsid w:val="00837489"/>
+    <w:rsid w:val="0085263C"/>
+    <w:rsid w:val="00854896"/>
+    <w:rsid w:val="008609E7"/>
+    <w:rsid w:val="0086300B"/>
+    <w:rsid w:val="008670A6"/>
+    <w:rsid w:val="00876B2C"/>
+    <w:rsid w:val="008B3979"/>
+    <w:rsid w:val="008B70A7"/>
+    <w:rsid w:val="008C3E89"/>
+    <w:rsid w:val="008C478E"/>
+    <w:rsid w:val="008D36D5"/>
+    <w:rsid w:val="008F1C55"/>
+    <w:rsid w:val="00910E83"/>
+    <w:rsid w:val="00912EE7"/>
+    <w:rsid w:val="00916881"/>
+    <w:rsid w:val="00923C5A"/>
+    <w:rsid w:val="00925F87"/>
+    <w:rsid w:val="00926556"/>
+    <w:rsid w:val="00934225"/>
+    <w:rsid w:val="00936BE3"/>
+    <w:rsid w:val="00937EC1"/>
+    <w:rsid w:val="00941E31"/>
+    <w:rsid w:val="0094657D"/>
+    <w:rsid w:val="009531CB"/>
+    <w:rsid w:val="00961312"/>
+    <w:rsid w:val="00961BBF"/>
+    <w:rsid w:val="009645BE"/>
+    <w:rsid w:val="0098257B"/>
+    <w:rsid w:val="00984FE7"/>
+    <w:rsid w:val="0099A947"/>
+    <w:rsid w:val="009B23EF"/>
+    <w:rsid w:val="009C0D85"/>
+    <w:rsid w:val="009E15B0"/>
+    <w:rsid w:val="009E2F3D"/>
+    <w:rsid w:val="009F5CB8"/>
+    <w:rsid w:val="00A1006D"/>
+    <w:rsid w:val="00A1212B"/>
+    <w:rsid w:val="00A24A62"/>
+    <w:rsid w:val="00A250B4"/>
+    <w:rsid w:val="00A269D1"/>
+    <w:rsid w:val="00A30B33"/>
+    <w:rsid w:val="00A3293F"/>
+    <w:rsid w:val="00A61C50"/>
+    <w:rsid w:val="00A65F75"/>
+    <w:rsid w:val="00A9500D"/>
+    <w:rsid w:val="00AB1097"/>
+    <w:rsid w:val="00AC415E"/>
+    <w:rsid w:val="00AE0E26"/>
+    <w:rsid w:val="00AE7AFB"/>
+    <w:rsid w:val="00B0783E"/>
+    <w:rsid w:val="00B111FC"/>
+    <w:rsid w:val="00B12B12"/>
+    <w:rsid w:val="00B27034"/>
+    <w:rsid w:val="00B341A7"/>
+    <w:rsid w:val="00B37D6F"/>
+    <w:rsid w:val="00B7108B"/>
+    <w:rsid w:val="00B76579"/>
+    <w:rsid w:val="00B92505"/>
+    <w:rsid w:val="00BC4356"/>
+    <w:rsid w:val="00BE545A"/>
+    <w:rsid w:val="00BF63CE"/>
+    <w:rsid w:val="00BF6476"/>
+    <w:rsid w:val="00C00D33"/>
+    <w:rsid w:val="00C101C9"/>
+    <w:rsid w:val="00C33022"/>
+    <w:rsid w:val="00C52D73"/>
+    <w:rsid w:val="00C644A1"/>
+    <w:rsid w:val="00C7593B"/>
+    <w:rsid w:val="00C8065C"/>
+    <w:rsid w:val="00C83819"/>
+    <w:rsid w:val="00C92556"/>
+    <w:rsid w:val="00CB37D6"/>
+    <w:rsid w:val="00D050D8"/>
+    <w:rsid w:val="00D0541A"/>
+    <w:rsid w:val="00D11C82"/>
+    <w:rsid w:val="00D13472"/>
+    <w:rsid w:val="00D21B0B"/>
+    <w:rsid w:val="00D46394"/>
+    <w:rsid w:val="00D5044E"/>
+    <w:rsid w:val="00D6236D"/>
+    <w:rsid w:val="00D70879"/>
+    <w:rsid w:val="00D940A7"/>
+    <w:rsid w:val="00D9499C"/>
+    <w:rsid w:val="00D977D8"/>
+    <w:rsid w:val="00DA0AB8"/>
+    <w:rsid w:val="00DA0BA9"/>
+    <w:rsid w:val="00DA0EFF"/>
+    <w:rsid w:val="00DB62D4"/>
+    <w:rsid w:val="00DB6DBB"/>
+    <w:rsid w:val="00DE0E31"/>
+    <w:rsid w:val="00E00EBB"/>
+    <w:rsid w:val="00E22426"/>
+    <w:rsid w:val="00E421B6"/>
+    <w:rsid w:val="00E70E10"/>
+    <w:rsid w:val="00E8076A"/>
+    <w:rsid w:val="00E861A1"/>
+    <w:rsid w:val="00E91448"/>
+    <w:rsid w:val="00EA1BD1"/>
+    <w:rsid w:val="00EA208E"/>
+    <w:rsid w:val="00EA5955"/>
+    <w:rsid w:val="00EB1463"/>
+    <w:rsid w:val="00EC21CC"/>
+    <w:rsid w:val="00EC3177"/>
+    <w:rsid w:val="00EE3AE9"/>
+    <w:rsid w:val="00EE6C1E"/>
+    <w:rsid w:val="00F000E7"/>
+    <w:rsid w:val="00F06601"/>
+    <w:rsid w:val="00F10BB6"/>
+    <w:rsid w:val="00F24CCD"/>
+    <w:rsid w:val="00F52E83"/>
+    <w:rsid w:val="00F52EC1"/>
+    <w:rsid w:val="00F55B8C"/>
+    <w:rsid w:val="00F57BEE"/>
+    <w:rsid w:val="00F63FB6"/>
+    <w:rsid w:val="00F8532F"/>
+    <w:rsid w:val="00F92397"/>
+    <w:rsid w:val="00F958AC"/>
+    <w:rsid w:val="00FA46C8"/>
+    <w:rsid w:val="00FD152F"/>
+    <w:rsid w:val="00FE6F06"/>
+    <w:rsid w:val="00FF0028"/>
+    <w:rsid w:val="00FF6C4A"/>
+    <w:rsid w:val="011E68EB"/>
+    <w:rsid w:val="01AE98D3"/>
+    <w:rsid w:val="01F51BC1"/>
+    <w:rsid w:val="0268FA8D"/>
+    <w:rsid w:val="02BE0861"/>
+    <w:rsid w:val="02EEA444"/>
+    <w:rsid w:val="036A0B23"/>
+    <w:rsid w:val="039ED341"/>
+    <w:rsid w:val="03C80426"/>
+    <w:rsid w:val="042969DF"/>
+    <w:rsid w:val="047167FA"/>
+    <w:rsid w:val="049DD4F7"/>
+    <w:rsid w:val="0519B375"/>
+    <w:rsid w:val="05BCA431"/>
+    <w:rsid w:val="0631B250"/>
+    <w:rsid w:val="06BE070A"/>
+    <w:rsid w:val="07B2819F"/>
+    <w:rsid w:val="07E59160"/>
+    <w:rsid w:val="0839C7E6"/>
+    <w:rsid w:val="083A6A22"/>
+    <w:rsid w:val="0891ABB2"/>
+    <w:rsid w:val="08F8E2EB"/>
+    <w:rsid w:val="09225D50"/>
+    <w:rsid w:val="0936E945"/>
+    <w:rsid w:val="09539873"/>
+    <w:rsid w:val="0987947B"/>
+    <w:rsid w:val="0A2DE989"/>
+    <w:rsid w:val="0B5436E4"/>
+    <w:rsid w:val="0BAA7C6D"/>
+    <w:rsid w:val="0C2D21C3"/>
+    <w:rsid w:val="0D8F9F60"/>
+    <w:rsid w:val="0E2C0A7C"/>
+    <w:rsid w:val="0E52F992"/>
+    <w:rsid w:val="0E955F40"/>
+    <w:rsid w:val="0EB38C76"/>
+    <w:rsid w:val="0F6F3D84"/>
+    <w:rsid w:val="106E0642"/>
+    <w:rsid w:val="1082D7A4"/>
+    <w:rsid w:val="10F32CFC"/>
+    <w:rsid w:val="1147EA6B"/>
+    <w:rsid w:val="1293FF2A"/>
+    <w:rsid w:val="138268D7"/>
+    <w:rsid w:val="14636166"/>
+    <w:rsid w:val="14713014"/>
+    <w:rsid w:val="1507419F"/>
+    <w:rsid w:val="15D833C3"/>
+    <w:rsid w:val="16B882D5"/>
+    <w:rsid w:val="170B654B"/>
+    <w:rsid w:val="179DE5FA"/>
+    <w:rsid w:val="195DBAD0"/>
+    <w:rsid w:val="19BC87DB"/>
+    <w:rsid w:val="1BC41580"/>
+    <w:rsid w:val="1BDF00A5"/>
+    <w:rsid w:val="1BECFD0C"/>
+    <w:rsid w:val="1C0EDA2F"/>
+    <w:rsid w:val="1D2DC691"/>
+    <w:rsid w:val="1D7CB38E"/>
+    <w:rsid w:val="1DA1B534"/>
+    <w:rsid w:val="1DBF2354"/>
+    <w:rsid w:val="1E4C7CC3"/>
+    <w:rsid w:val="1E4C8A19"/>
+    <w:rsid w:val="1E88E7F5"/>
+    <w:rsid w:val="1EB3CC6E"/>
+    <w:rsid w:val="1F33F764"/>
+    <w:rsid w:val="1F3FDEF5"/>
+    <w:rsid w:val="1F63BFEA"/>
+    <w:rsid w:val="1F93F504"/>
+    <w:rsid w:val="2052BAAA"/>
+    <w:rsid w:val="20962420"/>
+    <w:rsid w:val="210D5CE0"/>
+    <w:rsid w:val="21D47BF4"/>
+    <w:rsid w:val="22C487BE"/>
+    <w:rsid w:val="231EF9C6"/>
+    <w:rsid w:val="239A54FF"/>
+    <w:rsid w:val="241B3128"/>
+    <w:rsid w:val="243B6CA3"/>
+    <w:rsid w:val="24AA26C2"/>
+    <w:rsid w:val="24C367F5"/>
+    <w:rsid w:val="2562C559"/>
+    <w:rsid w:val="27B7F9CE"/>
+    <w:rsid w:val="27BC5901"/>
+    <w:rsid w:val="280607E2"/>
+    <w:rsid w:val="290F4AD6"/>
+    <w:rsid w:val="292F2B82"/>
+    <w:rsid w:val="2A05E215"/>
+    <w:rsid w:val="2A75BC22"/>
+    <w:rsid w:val="2C3E7773"/>
+    <w:rsid w:val="2D415FF9"/>
+    <w:rsid w:val="2D7C256E"/>
+    <w:rsid w:val="2E467DB1"/>
+    <w:rsid w:val="2E47C062"/>
+    <w:rsid w:val="2EF7852F"/>
+    <w:rsid w:val="313D427D"/>
+    <w:rsid w:val="31C33A31"/>
+    <w:rsid w:val="32404CA5"/>
+    <w:rsid w:val="326F2374"/>
+    <w:rsid w:val="328D12CE"/>
+    <w:rsid w:val="32B5B28B"/>
+    <w:rsid w:val="33C493F3"/>
+    <w:rsid w:val="34013175"/>
+    <w:rsid w:val="341632E3"/>
+    <w:rsid w:val="34495147"/>
+    <w:rsid w:val="3515BA11"/>
+    <w:rsid w:val="35279EE9"/>
+    <w:rsid w:val="355C4D3B"/>
+    <w:rsid w:val="35BEA2F6"/>
+    <w:rsid w:val="362FA558"/>
+    <w:rsid w:val="364A7681"/>
+    <w:rsid w:val="36B8B1D1"/>
+    <w:rsid w:val="370DA3BC"/>
+    <w:rsid w:val="375AB88A"/>
+    <w:rsid w:val="37E16E6F"/>
+    <w:rsid w:val="38E4DFA6"/>
+    <w:rsid w:val="3925B76F"/>
+    <w:rsid w:val="3948F1F9"/>
+    <w:rsid w:val="3990F593"/>
+    <w:rsid w:val="3995204C"/>
+    <w:rsid w:val="39C8965D"/>
+    <w:rsid w:val="3A0CC611"/>
+    <w:rsid w:val="3B3C6C40"/>
+    <w:rsid w:val="3BD0C02B"/>
+    <w:rsid w:val="3BE8ECD6"/>
+    <w:rsid w:val="3BF11A4E"/>
+    <w:rsid w:val="3CD1BFC2"/>
+    <w:rsid w:val="3D1A22CA"/>
+    <w:rsid w:val="3D8567EB"/>
+    <w:rsid w:val="3DB4FC6D"/>
+    <w:rsid w:val="3DC00CB4"/>
+    <w:rsid w:val="3FEBDAFB"/>
+    <w:rsid w:val="403437D1"/>
+    <w:rsid w:val="40712B15"/>
+    <w:rsid w:val="40D05B5C"/>
+    <w:rsid w:val="410A3ECC"/>
+    <w:rsid w:val="42BB2529"/>
+    <w:rsid w:val="43688653"/>
+    <w:rsid w:val="440558F2"/>
+    <w:rsid w:val="445AAFD9"/>
+    <w:rsid w:val="4498D4C2"/>
+    <w:rsid w:val="45F94511"/>
+    <w:rsid w:val="461A40B3"/>
+    <w:rsid w:val="462FF73D"/>
+    <w:rsid w:val="464E8733"/>
+    <w:rsid w:val="46EA65A0"/>
+    <w:rsid w:val="47C311B7"/>
+    <w:rsid w:val="4917CCF7"/>
+    <w:rsid w:val="49FC9955"/>
+    <w:rsid w:val="4A2E54B4"/>
+    <w:rsid w:val="4A357979"/>
+    <w:rsid w:val="4B8E8B76"/>
+    <w:rsid w:val="4BC0428C"/>
+    <w:rsid w:val="4C934943"/>
+    <w:rsid w:val="4D0986E0"/>
+    <w:rsid w:val="4E9B3B67"/>
+    <w:rsid w:val="4FD995A9"/>
+    <w:rsid w:val="508FBA14"/>
+    <w:rsid w:val="509A1C3D"/>
+    <w:rsid w:val="51267604"/>
+    <w:rsid w:val="515F514F"/>
+    <w:rsid w:val="517E2E8C"/>
+    <w:rsid w:val="538A5047"/>
+    <w:rsid w:val="541FFA29"/>
+    <w:rsid w:val="5475C2E1"/>
+    <w:rsid w:val="54F95B62"/>
+    <w:rsid w:val="55B0D243"/>
+    <w:rsid w:val="563B7775"/>
+    <w:rsid w:val="56E17C0D"/>
+    <w:rsid w:val="56EA5547"/>
+    <w:rsid w:val="572743B3"/>
+    <w:rsid w:val="57C354FC"/>
+    <w:rsid w:val="58563CC0"/>
+    <w:rsid w:val="588E9772"/>
+    <w:rsid w:val="59C04562"/>
+    <w:rsid w:val="59CBE2C2"/>
+    <w:rsid w:val="5A85162A"/>
+    <w:rsid w:val="5ACAF334"/>
+    <w:rsid w:val="5B28810D"/>
+    <w:rsid w:val="5B4387C6"/>
+    <w:rsid w:val="5B6276C0"/>
+    <w:rsid w:val="5B63F78E"/>
+    <w:rsid w:val="5BAB7E92"/>
+    <w:rsid w:val="5CAFBA92"/>
+    <w:rsid w:val="5DBC112A"/>
+    <w:rsid w:val="5DEC72B4"/>
+    <w:rsid w:val="5EAEB7B6"/>
+    <w:rsid w:val="5F22034D"/>
+    <w:rsid w:val="5F6DA6CD"/>
+    <w:rsid w:val="5F86767A"/>
+    <w:rsid w:val="601EB79F"/>
+    <w:rsid w:val="60C712A7"/>
+    <w:rsid w:val="614F22B3"/>
+    <w:rsid w:val="61B17DB4"/>
+    <w:rsid w:val="61EA8FD4"/>
+    <w:rsid w:val="62A6EFC7"/>
+    <w:rsid w:val="62E3AB16"/>
+    <w:rsid w:val="6384D882"/>
+    <w:rsid w:val="64237FA8"/>
+    <w:rsid w:val="6495811E"/>
+    <w:rsid w:val="650AE181"/>
+    <w:rsid w:val="65289EB2"/>
+    <w:rsid w:val="654EC95D"/>
+    <w:rsid w:val="660692AF"/>
+    <w:rsid w:val="6676115C"/>
+    <w:rsid w:val="67097180"/>
+    <w:rsid w:val="6755B690"/>
+    <w:rsid w:val="67AA4DBA"/>
+    <w:rsid w:val="67CB1153"/>
+    <w:rsid w:val="68542A12"/>
+    <w:rsid w:val="68E7AEF3"/>
+    <w:rsid w:val="69D6529E"/>
+    <w:rsid w:val="6A4D13A1"/>
+    <w:rsid w:val="6AFE913A"/>
+    <w:rsid w:val="6C2D0203"/>
+    <w:rsid w:val="6CD4C571"/>
+    <w:rsid w:val="6CD4E106"/>
+    <w:rsid w:val="6D4A479B"/>
+    <w:rsid w:val="6E7E6ABE"/>
+    <w:rsid w:val="6F27FBCE"/>
+    <w:rsid w:val="6FA0DD61"/>
+    <w:rsid w:val="6FAEA04F"/>
+    <w:rsid w:val="6FE14A16"/>
+    <w:rsid w:val="709DEF56"/>
+    <w:rsid w:val="70A68974"/>
+    <w:rsid w:val="70EFD1FF"/>
+    <w:rsid w:val="714A20FD"/>
+    <w:rsid w:val="71759517"/>
+    <w:rsid w:val="72881109"/>
+    <w:rsid w:val="72F71645"/>
+    <w:rsid w:val="73381292"/>
+    <w:rsid w:val="73FBD7A8"/>
+    <w:rsid w:val="7473BB37"/>
+    <w:rsid w:val="74DFA771"/>
+    <w:rsid w:val="752A1C60"/>
+    <w:rsid w:val="75469EBC"/>
+    <w:rsid w:val="769F6372"/>
+    <w:rsid w:val="770676CD"/>
+    <w:rsid w:val="77149E80"/>
+    <w:rsid w:val="779B4A12"/>
+    <w:rsid w:val="782BB6A3"/>
+    <w:rsid w:val="786C15F1"/>
+    <w:rsid w:val="78D6BB92"/>
+    <w:rsid w:val="79186F4F"/>
+    <w:rsid w:val="7BEDC2B9"/>
+    <w:rsid w:val="7BFC9B18"/>
+    <w:rsid w:val="7C31282E"/>
+    <w:rsid w:val="7C3550E0"/>
+    <w:rsid w:val="7C7D8B76"/>
+    <w:rsid w:val="7CCC8473"/>
+    <w:rsid w:val="7D1FE834"/>
+    <w:rsid w:val="7D6DD837"/>
+    <w:rsid w:val="7DD490F6"/>
+    <w:rsid w:val="7E6FDB82"/>
+    <w:rsid w:val="7F2D57C2"/>
+    <w:rsid w:val="7F3E1426"/>
+    <w:rsid w:val="7F4D420F"/>
+    <w:rsid w:val="7FA2134D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2A7D54B1"/>
-  <w15:docId w15:val="{1BB24435-ABDE-4F76-BA8A-F3C8008FB011}"/>
+  <w14:docId w14:val="118BB534"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D2539B5A-C4F2-4ADC-93CA-C2388A425624}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -23255,51 +18908,51 @@
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="0"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
@@ -23479,1858 +19132,659 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...24 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00815088"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="480" w:line="240" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:spacing w:after="13"/>
+      <w:ind w:left="85" w:hanging="10"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
-      <w:color w:val="104F75"/>
-[...34 lines deleted...]
-      <w:bCs/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="28"/>
-[...99 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="WWOutlineListStyle1">
-[...1 lines deleted...]
-    <w:basedOn w:val="NoList"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00837489"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...218 lines deleted...]
-    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="00837489"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="0006548A"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120"/>
-      <w:jc w:val="center"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="20"/>
-[...41 lines deleted...]
-      <w:color w:val="0D0D0D"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...52 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00E421B6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
-  </w:style>
-[...27 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AB1097"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AB1097"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AB1097"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AB1097"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00815088"/>
     <w:rPr>
-      <w:color w:val="0D0D0D"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-[...733 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.headteacher-update.com/best-practice-article/a-10-step-pupil-premium-plan/170456/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://visible-learning.org/hattie-ranking-influences-effect-sizes-learning-achievement/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/pupil-premium/pupil-premium" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educationendowmentfoundation.org.uk/news/introducing-eef-school-planning-guide-2020-21/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educationendowmentfoundation.org.uk/evidence-summaries/teaching-learning-toolkit/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educationendowmentfoundation.org.uk/evidence-summaries/teaching-learning-toolkit/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/pupil-premium/pupil-premium" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.headteacher-update.com/best-practice-article/a-10-step-pupil-premium-plan/170456/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.PNG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://visible-learning.org/hattie-ranking-influences-effect-sizes-learning-achievement/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://visible-learning.org/hattie-ranking-influences-effect-sizes-learning-achievement/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educationendowmentfoundation.org.uk/news/introducing-eef-school-planning-guide-2020-21/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://educationendowmentfoundation.org.uk/news/eef-statement-on-teaching-assistants" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-    <xsd:import namespace="71dd3856-32cd-46fa-bfef-727ee545f51b"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006570EC86638F6B4EAF674D4E2E392DEF" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cc6c08f24f2b51b5812878fbc0bfcf6f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="fceb4385-0a11-487a-a3aa-1bc74c303ab8" xmlns:ns4="75314408-8a11-4d4f-aceb-ef9c3b8e8ef6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="14c40150520ed4cb8e5847ecaeac7737" ns3:_="" ns4:_="">
+    <xsd:import namespace="fceb4385-0a11-487a-a3aa-1bc74c303ab8"/>
+    <xsd:import namespace="75314408-8a11-4d4f-aceb-ef9c3b8e8ef6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...7 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="71dd3856-32cd-46fa-bfef-727ee545f51b" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fceb4385-0a11-487a-a3aa-1bc74c303ab8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...16 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="75314408-8a11-4d4f-aceb-ef9c3b8e8ef6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="20" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -25391,164 +19845,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D206930-B9F8-4F45-ACC5-DD268751CEF2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA48723E-BC8C-483C-BD49-B432A9530B4D}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8C37637-D638-410F-9299-F46685C8A827}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC2BA937-3F92-456F-B67A-E081C636728F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E87136DB-9867-4605-B93D-A7532F193676}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{816AFCA0-0761-4E01-AAE7-0A9EEBCE9C4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="71dd3856-32cd-46fa-bfef-727ee545f51b"/>
+    <ds:schemaRef ds:uri="fceb4385-0a11-487a-a3aa-1bc74c303ab8"/>
+    <ds:schemaRef ds:uri="75314408-8a11-4d4f-aceb-ef9c3b8e8ef6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>24849</Characters>
+  <Pages>18</Pages>
+  <Words>3955</Words>
+  <Characters>22544</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1080</Lines>
-  <Paragraphs>687</Paragraphs>
+  <Lines>187</Lines>
+  <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company/>
+  <Company>Ocean Learning Trust</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28868</CharactersWithSpaces>
+  <CharactersWithSpaces>26447</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>DfE external document template</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Publishing.TEAM@education.gsi.gov.uk</dc:creator>
+  <dc:creator>Sarah Walton</dc:creator>
   <cp:keywords/>
-  <dc:description>Master-ET-v3.8</dc:description>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
-[...33 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006570EC86638F6B4EAF674D4E2E392DEF</vt:lpwstr>
   </property>
 </Properties>
 </file>